--- v0 (2026-07-02)
+++ v1 (2026-10-02)
@@ -1,12066 +1,21155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004C4816" w:rsidRDefault="00C70D76" w:rsidP="005E63A2">
-[...19 lines deleted...]
-          <mc:Choice Requires="wps">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:id w:val="-1190516634"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Cover Pages"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="31D3A2D4" w14:textId="77777777" w:rsidR="00EE79D1" w:rsidRPr="00A5353B" w:rsidRDefault="00EE79D1">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A5353B">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:noProof/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29CBAFE0" wp14:editId="0626EC29">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D3A762" wp14:editId="5C9FDBA2">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-723900</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
-                <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4006850</wp:posOffset>
+                <wp:positionV relativeFrom="page">
+                  <wp:align>top</wp:align>
                 </wp:positionV>
-                <wp:extent cx="7439025" cy="1095375"/>
+                <wp:extent cx="7628255" cy="10788650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="307" name="Text Box 2"/>
+                <wp:docPr id="6" name="Picture 6"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="UKCRC-Survey-cover-2013.jpg"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId11" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7439025" cy="1095375"/>
+                          <a:ext cx="7628255" cy="10788650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...33 lines deleted...]
-                    </wps:wsp>
+                      </pic:spPr>
+                    </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
-          </mc:Choice>
-[...36 lines deleted...]
-        <w:rPr>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="31D3A2D5" w14:textId="429E4B50" w:rsidR="00EE79D1" w:rsidRPr="00A5353B" w:rsidRDefault="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A5353B">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:noProof/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D3A766" wp14:editId="0123A6C5">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="column">
+                      <wp:posOffset>-182576</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>3843820</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="7073900" cy="1470991"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="307" name="Text Box 2"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="7073900" cy="1470991"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:noFill/>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="31D3A788" w14:textId="77777777" w:rsidR="00CA43CC" w:rsidRPr="00EE79D1" w:rsidRDefault="00CA43CC" w:rsidP="00EE79D1">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="56"/>
+                                    <w:szCs w:val="56"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00EE79D1">
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="56"/>
+                                    <w:szCs w:val="56"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">UKCRC Registered CTU Network </w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="56"/>
+                                    <w:szCs w:val="56"/>
+                                  </w:rPr>
+                                  <w:t>–</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="31D3A789" w14:textId="77E915DA" w:rsidR="00CA43CC" w:rsidRPr="00BF09D2" w:rsidRDefault="00796ADE" w:rsidP="00EE79D1">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="48"/>
+                                    <w:szCs w:val="48"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00BF09D2">
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="48"/>
+                                    <w:szCs w:val="48"/>
+                                  </w:rPr>
+                                  <w:t>Template for Chief Investigator (CI) and Clinical Trials Unit (CTU) Collaboration</w:t>
+                                </w:r>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="56"/>
+                                    <w:szCs w:val="56"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> </w:t>
+                                </w:r>
+                                <w:r w:rsidR="00BF09D2" w:rsidRPr="00BF09D2">
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Arial"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="48"/>
+                                    <w:szCs w:val="48"/>
+                                  </w:rPr>
+                                  <w:t>Guide</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="margin">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="31D3A766" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-14.4pt;margin-top:302.65pt;width:557pt;height:115.85pt;z-index:251669512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0tTR++AEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jdu44Fy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr8+SchyjvRXVgeBqydmd2eH6erCGHRQGDa7m00nJmXISGu12Nf/x/f7N&#10;FWchCtcIA07V/KgCv968frXufaVm0IFpFDICcaHqfc27GH1VFEF2yoowAa8cJVtAKyKFuCsaFD2h&#10;W1PMyvJd0QM2HkGqEOjv3Zjkm4zftkrGr20bVGSm5tRbzCvmdZvWYrMW1Q6F77Q8tSH+oQsrtKOi&#10;Z6g7EQXbo/4LymqJEKCNEwm2gLbVUmUOxGZa/sHmsRNeZS4kTvBnmcL/g5VfDo/+G7I4vIeBBphJ&#10;BP8A8mdgDm474XbqBhH6TomGCk+TZEXvQ3W6mqQOVUgg2/4zNDRksY+QgYYWbVKFeDJCpwEcz6Kr&#10;ITJJP5fl8u2qpJSk3HS+LFersYaonq97DPGjAsvSpuZIU83w4vAQYmpHVM9HUjUH99qYPFnjWF/z&#10;1WK2yBcuMlZHMp7RtuZXZfpGKySWH1yTL0ehzbinAsadaCemI+c4bAc6mOhvoTmSAAijwehB0KYD&#10;/M1ZT+aqefi1F6g4M58cibiazufJjTmYL5YzCvAys73MCCcJquaRs3F7G7ODR643JHarswwvnZx6&#10;JdNkdU4GT668jPOpl2e4eQIAAP//AwBQSwMEFAAGAAgAAAAhAC8hp+TgAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxam5SUNM2mQiCuIMqPxM2Nt0lEvI5itwlvX/dUjqMZ&#10;zXxTbCbbiSMNvnWMcDdXIIgrZ1quET4/XmYZCB80G905JoQ/8rApr68KnRs38jsdt6EWsYR9rhGa&#10;EPpcSl81ZLWfu544ens3WB2iHGppBj3GctvJRKmltLrluNDonp4aqn63B4vw9br/+b5Xb/WzTfvR&#10;TUqyXUnE25vpcQ0i0BQuYTjjR3QoI9POHdh40SHMkiyiB4SlShcgzgmVpQmIHUK2eFAgy0L+P1Ge&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALS1NH74AQAAzgMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC8hp+TgAAAADAEAAA8AAAAAAAAAAAAA&#10;AAAAUgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31D3A788" w14:textId="77777777" w:rsidR="00CA43CC" w:rsidRPr="00EE79D1" w:rsidRDefault="00CA43CC" w:rsidP="00EE79D1">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="56"/>
+                              <w:szCs w:val="56"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EE79D1">
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="56"/>
+                              <w:szCs w:val="56"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">UKCRC Registered CTU Network </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="56"/>
+                              <w:szCs w:val="56"/>
+                            </w:rPr>
+                            <w:t>–</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="31D3A789" w14:textId="77E915DA" w:rsidR="00CA43CC" w:rsidRPr="00BF09D2" w:rsidRDefault="00796ADE" w:rsidP="00EE79D1">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="48"/>
+                              <w:szCs w:val="48"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00BF09D2">
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="48"/>
+                              <w:szCs w:val="48"/>
+                            </w:rPr>
+                            <w:t>Template for Chief Investigator (CI) and Clinical Trials Unit (CTU) Collaboration</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="56"/>
+                              <w:szCs w:val="56"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00BF09D2" w:rsidRPr="00BF09D2">
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="48"/>
+                              <w:szCs w:val="48"/>
+                            </w:rPr>
+                            <w:t>Guide</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r w:rsidR="003C053B" w:rsidRPr="00A5353B">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:noProof/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D3A764" wp14:editId="620D12FC">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="page">
+                      <wp:align>left</wp:align>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="page">
+                      <wp:posOffset>4858246</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="7559675" cy="1789043"/>
+                    <wp:effectExtent l="0" t="0" r="3175" b="1905"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="58" name="Rectangle 58"/>
+                    <wp:cNvGraphicFramePr/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="7559675" cy="1789043"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="00387E"/>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="2">
+                              <a:schemeClr val="accent1">
+                                <a:shade val="50000"/>
+                              </a:schemeClr>
+                            </a:lnRef>
+                            <a:fillRef idx="1">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="lt1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="margin">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <w:pict w14:anchorId="0310B47F">
+                  <v:rect id="Rectangle 58" style="position:absolute;margin-left:0;margin-top:382.55pt;width:595.25pt;height:140.85pt;z-index:251668488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#00387e" stroked="f" strokeweight="1pt" w14:anchorId="6A2A4349" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1WuVcgQIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7sJCYGIDYqgVJUQ&#10;oELF2fHayUpejzt2skl/fcfej1CKeqiag2N73ryZeTvjy6t9bdhOoa/AFnx0knOmrISysuuCf3++&#10;/XTOmQ/ClsKAVQU/KM+vFh8/XDZursawAVMqZERi/bxxBd+E4OZZ5uVG1cKfgFOWjBqwFoGOuM5K&#10;FA2x1yYb5/lZ1gCWDkEq7+n2pjXyReLXWsnwoLVXgZmCU24hrZjWVVyzxaWYr1G4TSW7NMQ/ZFGL&#10;ylLQgepGBMG2WP1BVVcSwYMOJxLqDLSupEo1UDWj/E01TxvhVKqFxPFukMn/P1p5v3tyj0gyNM7P&#10;PW1jFXuNdfyn/Ng+iXUYxFL7wCRdzqbTi7PZlDNJttHs/CKfnEY5s6O7Qx++KKhZ3BQc6WskkcTu&#10;zocW2kNiNA+mKm8rY9IB16trg2wn4pfLT89nnzv232DGRrCF6NYyxpvsWEzahYNREWfsN6VZVVL6&#10;45RJ6jM1xBFSKhtGrWkjStWGn+b066PHzoweqdJEGJk1xR+4O4Ie2ZL03G2WHT66qtSmg3P+t8Ra&#10;58EjRQYbBue6soDvERiqqovc4nuRWmmiSisoD4/IENoh8U7eVvTd7oQPjwJpKmh+aNLDAy3aQFNw&#10;6HacbQB/vncf8dSsZOWsoSkruP+xFag4M18ttfHFaDKJY5kOk+lsTAd8bVm9tthtfQ3UDiN6U5xM&#10;24gPpt9qhPqFHoRljEomYSXFLrgM2B+uQzv99KRItVwmGI2iE+HOPjkZyaOqsS+f9y8CXde8gfr+&#10;HvqJFPM3Pdxio6eF5TaArlKDH3Xt9KYxTo3TPTnxnXh9Tqjjw7j4BQAA//8DAFBLAwQUAAYACAAA&#10;ACEAIcmsmeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidioY2xKkQ&#10;ggMHkGiQuG7iJQmN12nstOHvcU9wm9WsZt7k29n24kij7xxrSBYKBHHtTMeNho/y+WYNwgdkg71j&#10;0vBDHrbF5UWOmXEnfqfjLjQihrDPUEMbwpBJ6euWLPqFG4ij9+VGiyGeYyPNiKcYbnu5VCqVFjuO&#10;DS0O9NhSvd9NVsPL91A2e3U49EvaTG9lxU+v+Kn19dX8cA8i0Bz+nuGMH9GhiEyVm9h40WuIQ4KG&#10;u3SVgDjbyUatQFRRqdt0DbLI5f8JxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANVrl&#10;XIECAABgBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;IcmsmeAAAAAKAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;">
+                    <w10:wrap anchorx="page" anchory="page"/>
+                  </v:rect>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r w:rsidR="00EE79D1" w:rsidRPr="00A5353B">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5F0BF807" w14:textId="29F92796" w:rsidR="008228ED" w:rsidRPr="004837DC" w:rsidRDefault="00BF09D2" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="305496"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:t>Template</w:t>
+          </w:r>
+          <w:r w:rsidR="008228ED" w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="305496"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> for </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="305496"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Chief Investigator (CI) and Clinical </w:t>
+          </w:r>
+          <w:r w:rsidR="007602C9">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="305496"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Trials Unit (CTU) Collaboration Guide </w:t>
+          </w:r>
+          <w:r w:rsidR="008228ED" w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="305496"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t>in the UKCRC Registered Clinical Trials Unit Network</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="31D3A2D7" w14:textId="69371336" w:rsidR="00EE79D1" w:rsidRPr="00A5353B" w:rsidRDefault="00EE79D1" w:rsidP="00AB2DFB">
+          <w:pPr>
+            <w:pStyle w:val="Title"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="305496"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="31D3A2D8" w14:textId="77777777" w:rsidR="00EE79D1" w:rsidRPr="00A5353B" w:rsidRDefault="00EE79D1">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="31D3A2D9" w14:textId="71455D1C" w:rsidR="000A1A5C" w:rsidRPr="008228ED" w:rsidRDefault="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004837DC">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t>Prepared by the UKCRC Registered Trials Units Network Chief Investigator Network Group</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="751F1D64" w14:textId="77777777" w:rsidR="00F037C8" w:rsidRDefault="00F037C8" w:rsidP="00F037C8">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="3B50B6D0" w14:textId="7F9E1BA4" w:rsidR="00F037C8" w:rsidRPr="00917D1B" w:rsidRDefault="00F037C8" w:rsidP="00F037C8">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Editor</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00917D1B">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="29797EAF" w14:textId="6D156D65" w:rsidR="00B15DF5" w:rsidRPr="008228ED" w:rsidRDefault="007B2EA8" w:rsidP="790934FC">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="790934FC">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Katie Morris – Birmingham Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3FB26EC8" w14:textId="77777777" w:rsidR="00F037C8" w:rsidRPr="00A5353B" w:rsidRDefault="00F037C8">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="31D3A2DC" w14:textId="77777777" w:rsidR="000A1A5C" w:rsidRPr="00917D1B" w:rsidRDefault="000A1A5C" w:rsidP="00917D1B">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00917D1B">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Authors:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="58ED1BAE" w14:textId="77777777" w:rsidR="008228ED" w:rsidRPr="008228ED" w:rsidRDefault="008228ED" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Amy Ahern – Cambridge Epidemiology &amp; Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1B4BD12F" w14:textId="77777777" w:rsidR="008228ED" w:rsidRPr="008228ED" w:rsidRDefault="008228ED" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Ceri Battle – Swansea Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="46A4ABED" w14:textId="77777777" w:rsidR="008228ED" w:rsidRPr="008228ED" w:rsidRDefault="008228ED" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Ashwin Dhanda – Peninsula Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="61131442" w14:textId="68EB9250" w:rsidR="00883294" w:rsidRDefault="00883294" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00883294">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>David Griffith – Edinburgh Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5723364F" w14:textId="748BE38B" w:rsidR="008228ED" w:rsidRPr="008228ED" w:rsidRDefault="008228ED" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Tom Hellyer</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (Deputy Chair) </w:t>
+          </w:r>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>– Newcastle Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="46596909" w14:textId="77777777" w:rsidR="008228ED" w:rsidRPr="008228ED" w:rsidRDefault="008228ED" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Anna Kirby – The Institute of Cancer Research Clinical Trials &amp; Statistics Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3299AD1C" w14:textId="0E56DB77" w:rsidR="005A4EC9" w:rsidRDefault="005A4EC9" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005A4EC9">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Liz Lightbody – Lancashire Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6EC0D312" w14:textId="70ABD728" w:rsidR="005A4EC9" w:rsidRDefault="005A4EC9" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005A4EC9">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Katie Morris – Birmingham Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5042F78F" w14:textId="7BFF1D3A" w:rsidR="006B2455" w:rsidRDefault="006B2455" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006B2455">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Jon Packham – Nottingham Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1F0E4CA9" w14:textId="61952AD9" w:rsidR="008228ED" w:rsidRDefault="008228ED" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>David Russell – Leeds Clinical Trials Research Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4E2E3848" w14:textId="791BC366" w:rsidR="008228ED" w:rsidRPr="008228ED" w:rsidRDefault="008228ED" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Rustam </w:t>
+          </w:r>
+          <w:r w:rsidR="000D0B07">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Al-Shahi </w:t>
+          </w:r>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Salman</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (Chair) </w:t>
+          </w:r>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve">– </w:t>
+          </w:r>
+          <w:r w:rsidR="00711892">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Edinburgh</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6C568A33" w14:textId="029FA113" w:rsidR="008228ED" w:rsidRDefault="008228ED" w:rsidP="008228ED">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008228ED">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Rona Smith – Cambridge Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="78534878" w14:textId="3E7C6ED2" w:rsidR="004E1856" w:rsidRPr="004E1856" w:rsidRDefault="004E1856" w:rsidP="004E1856">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004E1856">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>T</w:t>
+          </w:r>
+          <w:r w:rsidR="00083597">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>h</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004E1856">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>om</w:t>
+          </w:r>
+          <w:r w:rsidR="00083597">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>as</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004E1856">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Waterfield – Northern Ireland Clinical Trials Unit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="31D3A2E6" w14:textId="2E101436" w:rsidR="00252DD0" w:rsidRDefault="004E1856" w:rsidP="004E1856">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="1E1B3D26">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>David Westlake – Children’s Social Care Research and Development Centre (CASCADE), Cardiff University</w:t>
+          </w:r>
+          <w:r w:rsidRPr="1E1B3D26">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-1775080670"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Table of Contents"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:p w14:paraId="09273687" w14:textId="5D0605CF" w:rsidR="005912C1" w:rsidRDefault="005912C1">
+              <w:pPr>
+                <w:pStyle w:val="TOCHeading"/>
+              </w:pPr>
+              <w:r>
+                <w:t>Contents</w:t>
+              </w:r>
+            </w:p>
+            <w:p w14:paraId="6F563325" w14:textId="1DB79039" w:rsidR="00E1317B" w:rsidRDefault="005912C1">
+              <w:pPr>
+                <w:pStyle w:val="TOC1"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r>
+                <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+              </w:r>
+              <w:r>
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:hyperlink w:anchor="_Toc225862724" w:history="1">
+                <w:r w:rsidR="00E1317B" w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>1.</w:t>
+                </w:r>
+                <w:r w:rsidR="00E1317B">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidR="00E1317B" w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Abbreviations</w:t>
+                </w:r>
+                <w:r w:rsidR="00E1317B">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidR="00E1317B">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r w:rsidR="00E1317B">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862724 \h </w:instrText>
+                </w:r>
+                <w:r w:rsidR="00E1317B">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r w:rsidR="00E1317B">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r w:rsidR="00E1317B">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>4</w:t>
+                </w:r>
+                <w:r w:rsidR="00E1317B">
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="58F4F99E" w14:textId="671B6874" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC1"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862725" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>2.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Background</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862725 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>6</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="491900E2" w14:textId="3F302CD3" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC1"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862726" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>3.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>General information about the CTU</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862726 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>7</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="5F43B9D0" w14:textId="132F90ED" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC2"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862727" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>3.1.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Document title</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862727 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>7</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="443C46FD" w14:textId="42563A1E" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC2"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862728" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>3.2.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>About the CTU</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862728 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>7</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="577C3D5D" w14:textId="066AD917" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC2"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862729" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>3.3.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Remit of the CTU</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862729 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>8</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="544AF060" w14:textId="26209764" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC2"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862730" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>3.4.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Our collaborations</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862730 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>9</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="59F479AD" w14:textId="3900AA1A" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC2"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862731" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>3.5.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Our research principles</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862731 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>9</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="12ECC3C8" w14:textId="01973ECF" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC1"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862732" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:bCs/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>4.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Working Together</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862732 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>10</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="201F92A5" w14:textId="1FF2BAA3" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC2"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862733" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>4.1.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Approaching the CTU for collaboration</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862733 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>10</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="76498640" w14:textId="0D114675" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC2"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862734" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>4.2.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Grant Development and Submission</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862734 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>10</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="7DB03BEF" w14:textId="3124DD3A" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC2"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862735" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>4.3.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Project planning</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862735 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>11</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="6CF8353C" w14:textId="4FF358DB" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC2"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862736" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>4.4.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                    <w:noProof/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Expectations and roles of the CI and CTU</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862736 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>13</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="091F30EB" w14:textId="5AC3B334" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC1"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862737" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Appendix A: Table of Roles and Key Responsibilities of CTU staff</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862737 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>15</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="0CA44D10" w14:textId="51780C72" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC1"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862738" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Appendix B: Typical Development and Delivery Timelines</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862738 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>19</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="162D204D" w14:textId="725FD05A" w:rsidR="00E1317B" w:rsidRDefault="00E1317B">
+              <w:pPr>
+                <w:pStyle w:val="TOC1"/>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:noProof/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+              </w:pPr>
+              <w:hyperlink w:anchor="_Toc225862739" w:history="1">
+                <w:r w:rsidRPr="004A5643">
+                  <w:rPr>
+                    <w:rStyle w:val="Hyperlink"/>
+                    <w:noProof/>
+                  </w:rPr>
+                  <w:t>Appendix C: CI and CTU responsibilities</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="begin"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:instrText xml:space="preserve"> PAGEREF _Toc225862739 \h </w:instrText>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="separate"/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:t>20</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:noProof/>
+                    <w:webHidden/>
+                  </w:rPr>
+                  <w:fldChar w:fldCharType="end"/>
+                </w:r>
+              </w:hyperlink>
+            </w:p>
+            <w:p w14:paraId="4063863A" w14:textId="5C3CFA5F" w:rsidR="005912C1" w:rsidRDefault="005912C1">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:noProof/>
+                </w:rPr>
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+        <w:p w14:paraId="31D3A2FF" w14:textId="77777777" w:rsidR="00C20049" w:rsidRPr="00A5353B" w:rsidRDefault="00C20049">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="31D3A300" w14:textId="77777777" w:rsidR="00A50907" w:rsidRDefault="00A50907">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="31D3A301" w14:textId="77777777" w:rsidR="00A50907" w:rsidRPr="00A5353B" w:rsidRDefault="00A50907" w:rsidP="006270A0">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="1"/>
+            </w:numPr>
+            <w:ind w:left="426" w:hanging="426"/>
+          </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_Toc225862724"/>
+          <w:r>
+            <w:lastRenderedPageBreak/>
+            <w:t>Abbreviations</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="0"/>
+          <w:r>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid1"/>
+            <w:tblW w:w="0" w:type="auto"/>
+            <w:tblBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tblBorders>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="2400"/>
+            <w:gridCol w:w="5880"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="0AAE2710" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="5489B896" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>ADCS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="427B2E5B" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Association of Directors of Children’s Services</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="55D06A0E" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="561D47A9" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>CTU</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="3C52F6BC" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Clinical Trials Unit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="02E0484E" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="37817A2C" w14:textId="303E71A6" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>CRF</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="7D38B0B7" w14:textId="669AC964" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Case Report Form</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="32660CD6" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="71429A7F" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>CI</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="232DE2E4" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Chief Investigator</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="541FDCAE" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="10073693" w14:textId="07D73739" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>CTIMP</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="7FC56E27" w14:textId="666E2DDE" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Clinical Trials of Investigational Medicinal Product</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="32D025F7" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="6561EBA1" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>DMC</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="78997952" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Data Monitoring Committee</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="7984ACB9" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="764D5336" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>DfE</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="0F7E40B2" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Department of Education</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="2AA6DE30" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="71E34105" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>DSUR</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="36425AEC" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Development Safety Update Report</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="04C404A8" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="5EA691BB" w14:textId="1CF9664F" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="1F7CA9EB" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>EDC</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="373198E9" w14:textId="32665D66" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="1F7CA9EB" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Electronic Data Capture</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="5CF43046" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="6EF3449F" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>HRA</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="059C6C52" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Health Research Authority</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="4AF5E199" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="1EECC6E5" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>IMP</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="7C971462" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Investigational Medicinal Product</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="6CCDCD59" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="55DC76EF" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>IRAS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="05CB8C30" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Integrated Research Approval System</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="5142D1D4" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="2E4BCD37" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>IT</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="2D0C7074" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Information Technology</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="79AF98BC" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="0B789AFE" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>LA</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="2CDEC81C" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Local Authority</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="4D3ACD98" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="608357D6" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>LEA</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="29CD8A2E" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Local Education Authority</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="458D830E" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="63EE139D" w14:textId="16B4D4C0" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="1F7CA9EB" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>LFJ</w:t>
+                </w:r>
+                <w:r w:rsidR="008174E5" w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>B</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="3F734E3E" w14:textId="4A0E8E39" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="00E10E1E" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Local Family Justice Board</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="6EC49EEF" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="60E98474" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>MHRA</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="798B4435" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Medicines and Healthcare products Regulatory Agency</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="5DCA7D1D" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="0812366E" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>NIHR</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="3DBEDA53" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>National Institute for Health and Care Research</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="27D2CA9B" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="3C2EAF02" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>NHS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="65FCA1A9" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>National Health Service</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="6284C65E" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="5CB35999" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>PIS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="678132BF" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Participant Information Sheet</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="2DE6AAD5" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="1ABADD17" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>PRC</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="0DC08623" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Protocol Review Committee</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="118C215A" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="0534771D" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>PROMS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="48CA3CD2" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Patient reported outcome measures</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="147812F7" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="47E84419" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>QA</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="34895B15" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Quality Assurance</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="5A9E101C" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="5D7C5B81" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>QMS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="06CF5289" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Quality Management System</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="3482FB62" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="7CDCE0CE" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>RDN</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="40A9287C" w14:textId="3C0D3EF7" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="00541CC7" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">(NIHR) </w:t>
+                </w:r>
+                <w:r w:rsidR="1F7CA9EB" w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Research Delivery Network</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="14993234" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="1FF2AC61" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>REC</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="3BCBCD8B" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Research Ethics Committee</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="36019DAF" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="5427AD29" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <w:t>RSI</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="112AE78C" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Reference Safety Information</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="4D2C961D" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="770B0269" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>RSS</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="7C686D0D" w14:textId="59F36D64" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="00541CC7" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">(NIHR) </w:t>
+                </w:r>
+                <w:r w:rsidR="1F7CA9EB" w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Research Support Service</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="448524B2" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="4287C342" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>SAE</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="6D5A83F4" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Serious Adverse Events</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="0EB10432" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="42DDA0A6" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>SAP</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="4B68CDEE" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Statistical Analysis Plan</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="776A28C1" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="37FAB8BF" w14:textId="5E027958" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="1F7CA9EB" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>SIV</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="288E5546" w14:textId="6670658C" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="1F7CA9EB" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>Site Initiation Visit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="196342D9" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="3EAA7B82" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>SoECAT</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="2D510CC2" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Schedule of Events Cost Attribution Template</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="5B9D0E61" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="1008468B" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>SOP</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="2886EF74" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Standard Operating Procedure</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="56711CE1" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="333D85E4" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>SUSAR</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="5A464FD2" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Suspected Unexpected Serious Adverse Reaction</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="2E166D86" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="4C6DCBAA" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>SWAT</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="2B2B1020" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Study within a trial</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="4FDE496E" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="2D74759D" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>TMF</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="67D0C9E5" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Trial Master File</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="4FB0A07E" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="1DB3E8BD" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>TMG</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="19F46418" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Trial Management Group</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="502EAD63" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="4609EF52" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>TOC</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="062EE5B3" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Trial Oversight Committee</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="74884DBE" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="29BE92FF" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>TSC</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="0F1A06EC" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>Trial Steering Committee</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="009B1ACC" w:rsidRPr="00F81327" w14:paraId="2F8F6EFE" w14:textId="77777777" w:rsidTr="790934FC">
+            <w:trPr>
+              <w:trHeight w:val="300"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2400" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="2C1B7334" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>UKCRC</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5880" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="341F4B10" w14:textId="77777777" w:rsidR="009B1ACC" w:rsidRPr="00F81327" w:rsidRDefault="009B1ACC" w:rsidP="009B1ACC">
+                <w:pPr>
+                  <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F81327">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                  <w:t>UK Clinical Research Collaboration</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w14:paraId="31D3A32F" w14:textId="7A2C7128" w:rsidR="00F649E3" w:rsidRPr="00A5353B" w:rsidRDefault="00A50907">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="60EA357E" w14:textId="329F7472" w:rsidR="008228ED" w:rsidRPr="002E60B9" w:rsidRDefault="00AB2DFB" w:rsidP="006270A0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc225862725"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Background</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="57F23639" w14:textId="630C1FCC" w:rsidR="008228ED" w:rsidRDefault="38709811" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="153E70E2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...80 lines deleted...]
-      <w:r w:rsidR="003E576D" w:rsidRPr="003E576D">
+        </w:rPr>
+        <w:t>The mission of the UKCRC Registered CTU Network (“Network”) is to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="153E70E2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, “…promote academic trials units and, through its activities, provide its members with information, guidance, and representation in support of the conduct of high-quality, effective, efficient, and sustainable clinical trials research.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675D2630" w14:textId="1815110B" w:rsidR="00C543F7" w:rsidRPr="00C543F7" w:rsidRDefault="00C543F7" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The UK Clinical Research Collaboration (UKCRC) Registered Trials Units Network Chief Investigator Network Group (CING) has developed this template to support discussions between Chief Investigators (CIs) and Clinical Trials Units (CTUs) and to support CTUs in developing a collaboration document. It covers key areas for consideration when embarking on a new Clinical Trial Collaboration across all phases of a clinical trial (randomi</w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ed or non-randomi</w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ed), in various settings, from proposal to publication. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8EEFFA" w14:textId="2E5B3ABC" w:rsidR="00C543F7" w:rsidRPr="00C543F7" w:rsidRDefault="00C543F7" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C543F7">
+        <w:t>This document is for information purposes and not meant to be prescriptive. It should be used as a guide only. Guidance notes and examples (not exhaustive) are provided to support development of the guide for individual CTU</w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C543F7">
+        <w:t>. CTUs u</w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C543F7">
+        <w:t>ing the template should review and adapt the examples to reflect the</w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C543F7">
+        <w:t xml:space="preserve"> CTU and </w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5">
+        <w:t xml:space="preserve">the clinical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C543F7">
+        <w:t>trial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35994348" w14:textId="15DCA20D" w:rsidR="00C543F7" w:rsidRPr="00C543F7" w:rsidRDefault="00C543F7" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C543F7">
+        <w:t xml:space="preserve">This document is designed to support the </w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5">
+        <w:t>collaboration</w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5" w:rsidRPr="00C543F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C543F7">
+        <w:t xml:space="preserve">between the CI and the CTU and does not replace or substitute the requirement for any formal legal agreements required by the </w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C543F7">
+        <w:t>ponsor in accordance with the regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0A2086" w14:textId="36C83C49" w:rsidR="00EA2C02" w:rsidRPr="004837DC" w:rsidRDefault="38709811" w:rsidP="2CDF1687">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This document is not representative of all the CTU and CI responsibilities that will be undertaken during the trial but covers the key areas for delivery. In addition, some responsibilities outlined below may not be applicable depending on the type of trial (e.g. a trial that is not a clinical trial of an investigational medicinal product [CTIMP]). The template can be used by CTUs for research studies that utilise other methods e.g. observational studies and qualitative research, but users should be aware that there will be some processes or roles and responsibilities that will not be applicable to these types of studies. For trials in social care and other non-NHS settings, additional considerations apply, particularly in relation to local authority research governance, safeguarding</w:t>
+      </w:r>
+      <w:r w:rsidR="00375706">
+        <w:t xml:space="preserve"> and recruitment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> through practitioner gatekeepers</w:t>
+      </w:r>
+      <w:r w:rsidR="00375706">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Where applicable, guidance notes highlight these considerations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C47EC4F" w14:textId="428EC345" w:rsidR="00D81FD1" w:rsidRPr="004837DC" w:rsidRDefault="00D81FD1" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4186D7" w14:textId="3ABD8C78" w:rsidR="00D81FD1" w:rsidRPr="004837DC" w:rsidRDefault="38709811" w:rsidP="153E70E2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The final version of this template incorporates feedback from CING and the Network’s Executive Committee. It was reviewed by CING, approved by the Network’s </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6001">
+        <w:t>Operations Management Group</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (subject to final minor edits) on </w:t>
+      </w:r>
+      <w:r w:rsidR="620C654B">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="620C654B" w:rsidRPr="153E70E2">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="620C654B">
+        <w:t xml:space="preserve"> May 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and given final approval by CING </w:t>
+      </w:r>
+      <w:r w:rsidR="799BD139">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="799BD139" w:rsidRPr="153E70E2">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="799BD139">
+        <w:t xml:space="preserve"> May 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="007F290D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DEAE8F" w14:textId="77777777" w:rsidR="00D81FD1" w:rsidRPr="004837DC" w:rsidRDefault="00D81FD1" w:rsidP="00D81FD1">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0914C7FF" w14:textId="0143F1BD" w:rsidR="008174E5" w:rsidRDefault="008174E5" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Katie Morris, Birmingham Clinical Trials Unit, CING member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B09858" w14:textId="23255A7D" w:rsidR="00D81FD1" w:rsidRDefault="00D81FD1" w:rsidP="153E70E2">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="153E70E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rustam Al-Shahi Salman</w:t>
+      </w:r>
+      <w:r w:rsidR="008174E5" w:rsidRPr="153E70E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="153E70E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>UKCRC Registered Clinical Trial Unit Network Clinical Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338424CD" w14:textId="77777777" w:rsidR="00576302" w:rsidRDefault="00576302" w:rsidP="00D81FD1">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE018A1" w14:textId="77777777" w:rsidR="00EB1606" w:rsidRDefault="00EB1606" w:rsidP="00D81FD1">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB09E0F" w14:textId="77777777" w:rsidR="00EB1606" w:rsidRDefault="00EB1606" w:rsidP="00D81FD1">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40932AB6" w14:textId="77777777" w:rsidR="00EB1606" w:rsidRDefault="00EB1606" w:rsidP="00D81FD1">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF0B729" w14:textId="77777777" w:rsidR="00EB1606" w:rsidRDefault="00EB1606" w:rsidP="00D81FD1">
+      <w:pPr>
+        <w:ind w:left="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B59E328" w14:textId="51ABC784" w:rsidR="00C835C1" w:rsidRPr="00C835C1" w:rsidRDefault="0011680B" w:rsidP="006270A0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc66971285"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc225862726"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>General information about the CTU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="31D3A34A" w14:textId="54230EE4" w:rsidR="00E86E7E" w:rsidRPr="00252DD0" w:rsidRDefault="001D1C72" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc225862727"/>
+      <w:r>
+        <w:t>Document title</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="59559C4A" w14:textId="591CD561" w:rsidR="001D1C72" w:rsidRDefault="004315C8" w:rsidP="00BD5C48">
+      <w:r w:rsidRPr="004315C8">
+        <w:t>[Insert CTU Name] – Chief Investigator Collaboration Guide</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B6B1F2" w14:textId="77777777" w:rsidR="00AB2DFB" w:rsidRDefault="00AB2DFB" w:rsidP="00C835C1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DD0E82" w14:textId="16ABED70" w:rsidR="00AB2DFB" w:rsidRPr="00252DD0" w:rsidRDefault="004315C8" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc225862728"/>
+      <w:r>
+        <w:t>About the CTU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="00E30CEF" w14:textId="77777777" w:rsidR="00402FC6" w:rsidRPr="00402FC6" w:rsidRDefault="00402FC6" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc73425332"/>
+      <w:r w:rsidRPr="00402FC6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guidance notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2173E852" w14:textId="77777777" w:rsidR="00402FC6" w:rsidRPr="0004208E" w:rsidRDefault="00402FC6" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Insert description of CTU including location, hosting institution, and mission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A44DCE" w14:textId="77777777" w:rsidR="00402FC6" w:rsidRPr="0004208E" w:rsidRDefault="00402FC6" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include UKCRC registration details if applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1849D023" w14:textId="77777777" w:rsidR="00402FC6" w:rsidRPr="0004208E" w:rsidRDefault="00402FC6" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Include contact details for relevant teams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C286FC" w14:textId="77777777" w:rsidR="00402FC6" w:rsidRPr="0004208E" w:rsidRDefault="00402FC6" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add an organogram to demonstrate the unit structure. An alternative is to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Int_c7KiHAwk"/>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>display as</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Appendix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC15B32" w14:textId="77777777" w:rsidR="00402FC6" w:rsidRPr="0004208E" w:rsidRDefault="00402FC6" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the roles and responsibilities of key staff members/teams within the CTU. An alternative is to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Int_MAmqvo5E"/>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>display as</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an Appendix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D46B5A" w14:textId="77777777" w:rsidR="00402FC6" w:rsidRPr="00BD5C48" w:rsidRDefault="00402FC6" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve">Example: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECCBE8B" w14:textId="77777777" w:rsidR="009A262C" w:rsidRPr="00BD5C48" w:rsidRDefault="009A262C" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t>Clinical Trials Units (CTUs) are highly specialised centres established to provide the expert infrastructure required for the design, conduct, analysis and dissemination of high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t>quality clinical trials and other robustly developed studies. Their remit spans the full lifecycle of a trial, ensuring that research is conceived, managed and delivered to the highest scientific, methodological and regulatory standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB6DF46" w14:textId="5AFEAD9F" w:rsidR="009A262C" w:rsidRPr="00BD5C48" w:rsidRDefault="2CDF1687" w:rsidP="2CDF1687">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CTUs offer specialist expertise across governance, regulatory compliance, trial design, statistics, epidemiology, project management, data management, information systems and wider methodological domains. Through this multidisciplinary capability, CTUs collaborate with Chief Investigators by ensuring that clinical trials are designed appropriately, operationalised efficiently and delivered robustly, in full adherence to the UK regulatory framework and best practice guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CA6FA5" w14:textId="1C0755AB" w:rsidR="009A262C" w:rsidRPr="00BD5C48" w:rsidRDefault="009A262C" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trials unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:r w:rsidR="00545E65" w:rsidRPr="00BD5C48">
+        <w:t>expertise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve"> in the coordination of trials involving investigational medicinal products (IMPs), which require rigorous compliance with UK clinical trial regulations. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4FDE" w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4FDE" w:rsidRPr="00BD5C48">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trials unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4FDE" w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve"> holds UKCRC registration </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4FDE" w:rsidRPr="00BD5C48">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;add details full/provisional and dates&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4FDE" w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve">. It is hosted by </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4FDE" w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Host</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1582">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4FDE" w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institution name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4FDE" w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t>CTUs awarded UK Clinical Research Collaboration (UKCRC) Registration have demonstrated to an international panel of experts that they are capable of centrally coordinating multicentre trials, including their design, development, recruitment, data management, publication and analysis. Registration confirms that units have the robust governance systems, quality assurance processes and organisational infrastructure needed to ensure trials are conducted and delivered to the highest quality standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22582752" w14:textId="42387EFD" w:rsidR="00402FC6" w:rsidRPr="00BD5C48" w:rsidRDefault="00402FC6" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve">The mission of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trials Unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve"> is to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;&lt;enter vision statement or add details of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1582">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>host/parent organisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mission statements and any relevant strategy documents/links&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trials unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve"> can be contacted at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Main email address&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE93262" w14:textId="77777777" w:rsidR="00402FC6" w:rsidRPr="00BD5C48" w:rsidRDefault="00402FC6" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve">The structure of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trials unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve"> is displayed in our organogram found in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;add link to figure or appendix as appropriate&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3E98EA" w14:textId="55B16920" w:rsidR="00402FC6" w:rsidRPr="00402FC6" w:rsidRDefault="00402FC6" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve">Key teams within the CTU are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;list key teams and contacts as appropriate&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve"> with key roles and responsibilities as described below </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;list roles or refer to appendix&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t xml:space="preserve">. See </w:t>
+      </w:r>
+      <w:r w:rsidR="00717598">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00717598">
+        <w:instrText xml:space="preserve"> REF _Ref225858820 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00717598">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00717598">
+        <w:t xml:space="preserve">Appendix A: Table of Roles </w:t>
+      </w:r>
+      <w:r w:rsidR="00717598">
+        <w:lastRenderedPageBreak/>
+        <w:t>and Key Responsibilities of CTU staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00717598">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00717598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:t>for an example of a table of typical CTU roles and responsibilities.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABA7A4C" w14:textId="4950D33E" w:rsidR="00C736CA" w:rsidRDefault="00C736CA" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc225862729"/>
+      <w:r>
+        <w:t>Remit of the CTU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="1603506F" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00496642">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guidance notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18316427" w14:textId="00193123" w:rsidR="00496642" w:rsidRPr="0004208E" w:rsidRDefault="00496642" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Summari</w:t>
+      </w:r>
+      <w:r w:rsidR="00660154" w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e CTU’s scope of supported trials, e.g. phase, setting, therapeutic area, type of intervention. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DBFDFE" w14:textId="32917855" w:rsidR="00496642" w:rsidRPr="0004208E" w:rsidRDefault="38709811" w:rsidP="2CDF1687">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="38709811">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the </w:t>
+      </w:r>
+      <w:r w:rsidR="00375706">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38709811">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the CTU will or will not </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Int_UQkk13G6"/>
+      <w:r w:rsidRPr="38709811">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>perform,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="38709811">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.g. whether the CTU can support studies/certain activities where the host/parent organisation of the CTU is not the sponsor. [A list of examples is given below. This list is not exhaustive and should be amended to reflect the CTU and the trial.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ABBA3C" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="38709811" w:rsidP="2CDF1687">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="38709811">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Grant application:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22147C25" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Systematic reviews to inform trial design</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EB63F2" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trial design and methodology </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F65FFDA" w14:textId="77777777" w:rsidR="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Developing grant application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C727B3" w14:textId="5A303701" w:rsidR="00375706" w:rsidRDefault="00375706" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Patient and Public involvement and Engagement (PPIE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FEF5CE" w14:textId="2990D624" w:rsidR="00375706" w:rsidRPr="00496642" w:rsidRDefault="00375706" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research inclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571505DE" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Statistical expertise and analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8EEDEA" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IT and Programming:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724A02CC" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design, validation and maintenance of electronic data capture (EDC) system </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5A2F51" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bespoke information technology (IT) systems e.g. to incorporate apps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD5FCC8" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="2CDF1687" w:rsidP="2CDF1687">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trial set-up, management and delivery:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACFBEC0" w14:textId="0BA2C7E7" w:rsidR="00375706" w:rsidRDefault="00375706" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Site communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4F7401" w14:textId="6B96FF5F" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1921FAB2" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trial/Study website</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479B3835" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Development of sub-studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C83647" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Quality assurance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D70049" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Regulatory and quality assurance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A32B6BB" w14:textId="40D29F46" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Discussions with different disciplines for different trial/study components e.g. Health economics, quality of life, patient reported outcome measures (PROMS),</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1D5B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>associated translational research</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1D5B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, process evaluation and qualitative research</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1FFB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5698DEFA" w14:textId="2F2600A7" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00375706">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PIE during delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AEFBC1" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Finance management- costing trial, planning resources for delivery e.g. staffing, consumables and financial planning and management during delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FCFA45" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Engagement with external stakeholders e.g. industry, international collaborators, National Institute for Health and Social Care Research (NIHR) Research Delivery Network (RDN), National Health Service (NHS) partners, study/trial locations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DC62C3" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Describe whether the CTU can support fellowships and/or other types of funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BA167A" w14:textId="77777777" w:rsidR="00717598" w:rsidRDefault="00717598" w:rsidP="00496642">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C89AFD" w14:textId="771D28FB" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00496642">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EEC975" w14:textId="4FCB2151" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="2CDF1687" w:rsidP="00496642">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CTU can </w:t>
+      </w:r>
+      <w:r w:rsidR="00375706">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">collaborate on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the following types of trials/studies in varying settings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B35669" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="0004208E" w:rsidRDefault="00496642" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Add list of types of trials/studies supported specifying whether can support fellowships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5606C9DE" w14:textId="146804DE" w:rsidR="00496642" w:rsidRPr="0004208E" w:rsidRDefault="00496642" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add settings e.g. secondary care, primary care, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50355" w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocial care, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50355" w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ublic </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50355" w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ealth etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7B2DAD" w14:textId="0BE672DE" w:rsidR="00496642" w:rsidRPr="0004208E" w:rsidRDefault="00496642" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Add other specific areas e.g. methodology or area of evaluation (e.g. tests, treatments, devices</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1FFB" w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, complex social interventions, programmes and service models</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5994327E" w14:textId="5017D852" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="1E1B3D26">
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:t xml:space="preserve">We can support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;specify whether full or partial&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:t xml:space="preserve"> collaboration projects where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1582">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">host/parent organisation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:t xml:space="preserve"> act as the Study Sponsor. If our </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1582">
+        <w:t xml:space="preserve">host/parent organisation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:t xml:space="preserve">is not the study sponsor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>&lt;&lt;specify whether there are types of studies or areas of trial design and delivery that can be supported in this situation or not, add details of documents required from study sponsor e.g. Standard Operating Procedures (SOPs)&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2561F427" w14:textId="77777777" w:rsidR="00496642" w:rsidRPr="00496642" w:rsidRDefault="00496642" w:rsidP="00496642">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We do not support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;specify activities not supported by CTU&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. We cannot take responsibility for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;&lt; add relevant details e.g. completing the Schedule of Events </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cost Attribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Template (SoECAT) form&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but we do expect to review before submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341F82DB" w14:textId="54EE128C" w:rsidR="0030443C" w:rsidRDefault="00496642" w:rsidP="00C736CA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We cannot provide you with access to regulatory documents or certain systems controlled by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1582">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">host/parent organisation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496642">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;add details e.g. trial master file (TMF), trial email account&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E071C63" w14:textId="77777777" w:rsidR="00EB1606" w:rsidRPr="00EB1606" w:rsidRDefault="00EB1606" w:rsidP="00C736CA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4381FB0D" w14:textId="05E3113F" w:rsidR="0030443C" w:rsidRDefault="0030443C" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc225862730"/>
+      <w:r>
+        <w:t>Our collaborations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="52C0C9E5" w14:textId="77777777" w:rsidR="00081458" w:rsidRPr="00081458" w:rsidRDefault="00081458" w:rsidP="00081458">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081458">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guidance notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490E3A85" w14:textId="77777777" w:rsidR="00081458" w:rsidRPr="00081458" w:rsidRDefault="00081458" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081458">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>List any institutional, NHS, public health, social care and academic partners. [A list of examples is given below. This list is not exhaustive and should be amended to reflect the CTU and the trial.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E7E279" w14:textId="6292EF21" w:rsidR="00081458" w:rsidRPr="00BD5C48" w:rsidRDefault="00081458" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>University Schools and Faculties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E813D8" w14:textId="39ECB322" w:rsidR="00081458" w:rsidRPr="00BD5C48" w:rsidRDefault="00081458" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Local NHS Trusts and Boards, Local Authorities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4E4825" w14:textId="5584D152" w:rsidR="00081458" w:rsidRPr="00BD5C48" w:rsidRDefault="00081458" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NIHR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3414D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research Delivery Networks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3284E3" w14:textId="6295DDB2" w:rsidR="00081458" w:rsidRPr="00BD5C48" w:rsidRDefault="00081458" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5C48">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Infrastructure hosted by the CTU e.g. Cancer Research UK, Royal College of Surgeons etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3020E350" w14:textId="77777777" w:rsidR="00081458" w:rsidRPr="00081458" w:rsidRDefault="00081458" w:rsidP="00081458">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081458">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BD4EA6" w14:textId="774BD0FB" w:rsidR="00081458" w:rsidRPr="00081458" w:rsidRDefault="2CDF1687" w:rsidP="00081458">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We have close working relationships and collaborations with the organizations listed below. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00375706" w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can function as the link between multiple partners and establish new collaborations relevant to the project. There will be other infrastructure resources to support your trial/study through the sponsor such as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;add relevant examples e.g. Research Services, Research Governance, Compliance teams&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0090F7F4" w14:textId="19CB5E9D" w:rsidR="00081458" w:rsidRDefault="00081458" w:rsidP="0030443C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081458">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Organization list&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDB690B" w14:textId="77777777" w:rsidR="00EB1606" w:rsidRPr="00EB1606" w:rsidRDefault="00EB1606" w:rsidP="0030443C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F5540F" w14:textId="7C35A9B7" w:rsidR="00081458" w:rsidRDefault="00081458" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc225862731"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Our research principles</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="3C6B4173" w14:textId="77777777" w:rsidR="00AD792C" w:rsidRPr="00AD792C" w:rsidRDefault="00AD792C" w:rsidP="00AD792C">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guidance notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BAA6ED" w14:textId="77777777" w:rsidR="00AD792C" w:rsidRPr="00AD792C" w:rsidRDefault="00AD792C" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>List any frameworks the CTU uses e.g. research inclusion, PPIE, Impact and engagement, Sustainability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B6AE5D" w14:textId="77777777" w:rsidR="00717598" w:rsidRDefault="00717598" w:rsidP="00AD792C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A2BD40" w14:textId="61FD125F" w:rsidR="00AD792C" w:rsidRPr="00AD792C" w:rsidRDefault="00AD792C" w:rsidP="00AD792C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642EA22" w14:textId="2C7F6495" w:rsidR="00AD792C" w:rsidRPr="00AD792C" w:rsidRDefault="00AD792C" w:rsidP="00AD792C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trials unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adheres to the following frameworks and principles for design, delivery and implementation of research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301D08CC" w14:textId="77777777" w:rsidR="00AD792C" w:rsidRPr="00AD792C" w:rsidRDefault="00AD792C" w:rsidP="00AD792C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Add relevant frameworks and principles and links to relevant documents&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E749E8" w14:textId="77777777" w:rsidR="00AD792C" w:rsidRPr="00AD792C" w:rsidRDefault="00AD792C" w:rsidP="00AD792C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For any research, the above should be considered and carefully planned, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trials Unit Name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD792C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can provide advice. Support for any activities related to the above will need to be planned and appropriately costed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9E2E4A" w14:textId="77777777" w:rsidR="00AD792C" w:rsidRDefault="00AD792C" w:rsidP="00081458"/>
+    <w:p w14:paraId="1CEA66D6" w14:textId="2D5CDC8D" w:rsidR="00AF0F1C" w:rsidRDefault="00AD792C" w:rsidP="006270A0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc225862732"/>
+      <w:r>
+        <w:t>Working Together</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="358984AD" w14:textId="13BEA188" w:rsidR="006C17C8" w:rsidRDefault="006C17C8" w:rsidP="00BD5C48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc225862733"/>
+      <w:r>
+        <w:t>Approaching the CTU for collaboration</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="17EC830F" w14:textId="77777777" w:rsidR="00A85236" w:rsidRPr="00A85236" w:rsidRDefault="00A85236" w:rsidP="00A85236">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85236">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guidance notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676C95C3" w14:textId="77777777" w:rsidR="00A85236" w:rsidRPr="00A85236" w:rsidRDefault="00A85236" w:rsidP="006270A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85236">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe how investigators can approach the CTU for collaboration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBA4656" w14:textId="77777777" w:rsidR="00A85236" w:rsidRPr="00A85236" w:rsidRDefault="00A85236" w:rsidP="006270A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85236">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Describe how an idea is adopted and the process if an idea cannot be supported by the CTU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44292BAE" w14:textId="77777777" w:rsidR="00A85236" w:rsidRPr="00A85236" w:rsidRDefault="00A85236" w:rsidP="006270A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85236">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Describe any situations where the process is different</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7D9543" w14:textId="77777777" w:rsidR="00A85236" w:rsidRPr="00A85236" w:rsidRDefault="00A85236" w:rsidP="00A85236">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85236">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41460A66" w14:textId="2B1F4D8D" w:rsidR="00A70D25" w:rsidRDefault="00A85236" w:rsidP="006C17C8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you wish to collaborate with us on a trial/study, we ask you to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter details of how to approach CTU and any documents that need to be completed&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Once you have contacted us</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD60E0" w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will review the planned proposal and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;add details of next steps e.g. initial review/triage, how proposals are assessed prioritized, review by committee and timelines&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> After the review we will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;add details of whether contact for additional information or whether there is a meeting that collaborator may be invited to present at&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter Trials unit name or name of relevant committee&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will then decide whether to adopt the proposal for collaboration. Proposals that are unable to be adopted will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt; add in possible outcomes e.g. advised re further development work required, signposted to alternative support&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBFE478" w14:textId="77777777" w:rsidR="00EB1606" w:rsidRPr="00EB1606" w:rsidRDefault="00EB1606" w:rsidP="006C17C8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2622AF14" w14:textId="1D8ADADF" w:rsidR="00A70D25" w:rsidRDefault="00A70D25" w:rsidP="0004208E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc225862734"/>
+      <w:r>
+        <w:t>Grant Development and Submission</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="4799831F" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guidance notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67481FB1" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the process in more detail once a proposal is adopted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F4A490" w14:textId="26647681" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>List CTU’s activities</w:t>
+      </w:r>
+      <w:r w:rsidR="0057010B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for collaboration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and recommended lead times. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485A0B4B" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="0004208E" w:rsidRDefault="00280915" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A figure can be inserted to describe the timeline and process of grant development and submission. An alternative is to display as an appendix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41701410" w14:textId="09942832" w:rsidR="00280915" w:rsidRPr="0004208E" w:rsidRDefault="2CDF1687" w:rsidP="2CDF1687">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Detail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whether the CTU will support a Study within a Trial (SWAT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BE7F29" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Describe details of any extra support for new clinical trial Chief Investigators. For coaching schemes use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00280915">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>UKCRC Registered CTU Network template</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E20F71A" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="0004208E" w:rsidRDefault="00280915" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section can be used to describe in more detail the roles, responsibilities and oversight processes during grant development and submission either as a table within this section or as an appendix. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508279B2" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388380E6" w14:textId="6BE77BE6" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="2CDF1687" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trials unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has formally adopted your project then a development team will be assigned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;describe development team&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> They will </w:t>
+      </w:r>
+      <w:r w:rsidR="00375706">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>collaborate in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> developing and coordinating the application, including development of the budget. They will provide methodological advice, justification of resources, developing a Gannt chart, and providing a letter of support and editorial </w:t>
+      </w:r>
+      <w:r w:rsidR="0057010B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CDF1687">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for the proposal. They can support you with the sponsorship application process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F4CC3A" w14:textId="5B4274A8" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grant applications can take considerable time to develop thus we ask that you contact us at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter number of weeks&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the funder deadline.  There will also be internal approval processes that need to be taken into consideration, e.g. from NHS and other partners for costs, from RDN for SoECAT and from </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1582">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">host/parent organisation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for final approval of costings and submission. This can take </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter indicative timeline&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The CTU will need to approve the final submission, and relevant members of the CTU team will be co-applicants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754B8A49" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Enter figure or refer to appendix for an indicative process document and timelines for grant development and submission&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E04FBB7" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An example of a figure for trial development and delivery timelines is shown in Appendix B. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50399C95" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For new CIs we will offer additional support via the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;&lt;Trial Unit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coaching scheme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Add additional details of coaching scheme or link to relevant documents&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D38D8C5" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Describe whether CTU can support SWATs and if supported add details of funding options and where to find possible ideas for studies e.g. https://www.qub.ac.uk/sites/TheNorthernIrelandNetworkforTrialsMethodologyResearch/SWATSWARInformation/Repositories/SWATStore/&gt;&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E0D2D6" w14:textId="37505F63" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">If your application is successful, we ask you to forward the notification to us </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;add relevant timeline&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so that we can begin to </w:t>
+      </w:r>
+      <w:r w:rsidR="0057010B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>collaborate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the next stage of the application process or the set-up and planning of your project as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04052A59" w14:textId="77777777" w:rsidR="00280915" w:rsidRPr="00280915" w:rsidRDefault="00280915" w:rsidP="00280915">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your application is unsuccessful, then we will arrange a meeting to review the feedback and consider next steps </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280915">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;add further details of process for unsuccessful applications&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B2B9FF" w14:textId="77777777" w:rsidR="00280915" w:rsidRDefault="00280915" w:rsidP="00A70D25"/>
+    <w:p w14:paraId="2119F874" w14:textId="7CADAEB2" w:rsidR="00280915" w:rsidRDefault="00280915" w:rsidP="0004208E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc225862735"/>
+      <w:r>
+        <w:t>Project planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="49B25A5E" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...61 lines deleted...]
-        <w:spacing w:before="0" w:after="200"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>When you have been notified of a successful application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A41B372" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guidance notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258DFA73" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="0004208E" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe in more detail the team members and responsibilities for project planning. An alternative is to use a table. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CDE60B" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A figure to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demonstrate the trial planning process can be inserted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFF0CC9" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369A5E3A" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Once </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trial unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is made aware that the grant application for a clinical trial has been successful (this may not yet be the award letter), we will begin to work towards arranging a meeting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter name of meeting&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This will be attended by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter key attendees and roles&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The purpose of the meeting is for each stakeholder to discuss the key considerations and priorities from their perspective and agree upon a set of action items with timelines for completion. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Add in any other CTU specific details&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1D9D6D" w14:textId="6EB328AE" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CTU team members that will </w:t>
+      </w:r>
+      <w:r w:rsidR="0057010B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>work with you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during this phase are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter role names and descriptions&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The team works with the CI and other stakeholders during this period to prepare the project for successful execution and to identify and mitigate risks. It is essential that the CI engages fully with this process to ensure the best possible study progression. It is unacceptable for a CI to not engage nor maximise the use of this time and still expect the trial to run to timelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2D4DF2" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Examples for roles and responsibilities and trial timelines are shown in appendices C and B respectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C00C41" w14:textId="77777777" w:rsidR="00EB1606" w:rsidRDefault="00EB1606" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5713ED3E" w14:textId="2E13CD84" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project set-up (after grant activation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3281436F" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guidance notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2404BFFC" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Describe in more detail the key activities, team members and responsibilities (CTU or CI) for project planning and anticipated timeline:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6545E509" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Protocol development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457076D7" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Risk assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068BF784" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vendor assessments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A33B86" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Identification and feasibility assessment of study/trial locations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2F62D8" w14:textId="39141D82" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Drafting and finali</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16F86">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ing study documents e.g. Patient information sheets (PIS), case report forms (CRFs), informed consent forms (ICFs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EF9FCF" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EDC development and associated documents, testing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD2898A" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Regulatory submissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F33598" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Engagement with Research and Development departments to facilitate location set-up, submission of relevant documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125BE67B" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Site initiation visits (SIVs).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA5C37D" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="0004208E" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Describe any key processes, documents or committees within CTU e.g. protocol review committee and protocol template SOP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74498533" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>An alternative is to use a table for roles and responsibilities, and a figure to demonstrate the project planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process and timelines can be inserted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4387D9DB" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBD88CA" w14:textId="7062C9D6" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a critical and </w:t>
+      </w:r>
+      <w:r w:rsidR="00233A04" w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>time-sensitive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part of the set-up process leading to the first participant being recruited. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trial unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will manage trial set-up activities, including contracts, site initiation, and training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B358C3D" w14:textId="50CFDBC8" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CTU team members that will </w:t>
+      </w:r>
+      <w:r w:rsidR="0057010B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>work with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you during this phase are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter role names and descriptions&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See appendix A for examples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5051FEB7" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Key activities include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;add list of key activities and indicative timelines or use table and figure&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See appendix C for example.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AEED0F" w14:textId="77777777" w:rsidR="0004208E" w:rsidRDefault="0041091F" w:rsidP="0004208E">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CI</w:t>
+      </w:r>
+      <w:r w:rsidR="00085A77" w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has a key role in providing scientific and clinical input into this process and reviewing documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28464F5F" w14:textId="2F4BF62F" w:rsidR="00717598" w:rsidRDefault="00717598" w:rsidP="0004208E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD4452C" w14:textId="121AC6B9" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project Delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466E6AD9" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guidance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1505D3B6" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Describe in more detail the roles, responsibilities and oversight processes during trial delivery for the CTU and CI. An alternative is to use a table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B97AE88" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250F60D7" w14:textId="6568ED20" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the delivery of the trial, the CI should be available to input and review ongoing documentation, </w:t>
+      </w:r>
+      <w:r w:rsidR="5D20369D" w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>reports,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc. They will provide scientific and clinical interpretation and support committee engagement. As well as monitoring and supporting delivery of the trial, the CTU ensures safety reporting, amendment management, oversight committee coordination, reports to relevant bodies and stakeholders e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="16CCE657" w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>funders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the end of trial, the CTU </w:t>
+      </w:r>
+      <w:r w:rsidR="78FD97E8" w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>leads on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> database lock, statistical analysis, and reporting. The CI will lead on completion of the final report to funder, dissemination and publication efforts with involvement of the CTU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A02CBE1" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Add table to demonstrate all roles and responsibilities if not included elsewhere&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085A77">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See appendix C for example.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38546449" w14:textId="77777777" w:rsidR="00085A77" w:rsidRPr="00085A77" w:rsidRDefault="00085A77" w:rsidP="00085A77">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FEA971" w14:textId="2ACE8E32" w:rsidR="00E15DAA" w:rsidRDefault="00E15DAA" w:rsidP="0004208E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc225862736"/>
+      <w:r>
+        <w:t>Expectations and role</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF257A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the CI</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF257A">
+        <w:t xml:space="preserve"> and CTU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="090518C5" w14:textId="77777777" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guidance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2393F098" w14:textId="77777777" w:rsidR="00015813" w:rsidRPr="0004208E" w:rsidRDefault="00015813" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Define the role of the CI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D81C571" w14:textId="0C784A88" w:rsidR="00015813" w:rsidRPr="0004208E" w:rsidRDefault="00015813" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Define your CTU’s expectations for the </w:t>
+      </w:r>
+      <w:r w:rsidR="7C2E1718" w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CI,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.g. communication and responsiveness. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7680722A" w14:textId="77777777" w:rsidR="00015813" w:rsidRPr="0004208E" w:rsidRDefault="00015813" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Describe what the CI can expect from the CTU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A8A7AD" w14:textId="4CE63AEF" w:rsidR="00015813" w:rsidRPr="0004208E" w:rsidRDefault="00015813" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include appropriate references to relevant documents, communication </w:t>
+      </w:r>
+      <w:r w:rsidR="0D6CEC2B" w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>platforms,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or documentation systems that support effective collaboration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39355969" w14:textId="77777777" w:rsidR="00015813" w:rsidRPr="0004208E" w:rsidRDefault="00015813" w:rsidP="0004208E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004208E">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Describe escalation procedures and contacts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E632CD4" w14:textId="6DC59FE1" w:rsidR="00EB1606" w:rsidRPr="00EB1606" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF257A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EBBB7C" w14:textId="4084B6BC" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Role of the CI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00235BD6" w14:textId="467423BA" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CI is an individual who takes overall responsibility for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the development</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and if funded, the conduct of the research and would normally be a researcher who is substantially employed within the UK, thus ensuring effective oversight for UK-based trials. CIs must be available to communicate with the sponsor, relevant research ethics committee (REC) and other regulatory bodies during set up and conduct of the research in collaboration with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trial Unit name&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3899D043" w14:textId="51205EFA" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CI is contractually responsible to the funder for delivering the trial in accordance with the terms and conditions of the award, including financial agreements. They are responsible for delivering the primary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">publication of the work and the final report to the funder, as well as delivering </w:t>
+      </w:r>
+      <w:r w:rsidR="0689E80F" w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>wider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dissemination and knowledge mobili</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6021">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ation plans for the research. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD76E08" w14:textId="61E88318" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The employing organi</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6021">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ation of the CI is usually the Sponsor of the study. The Sponsor carries the legal risk and insurance for the study, and as such has legal responsibility for the conduct of the study, or oversight of conduct where it delegates responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0888CFF6" w14:textId="77462AB6" w:rsidR="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Enter any local processes for when the CI is not employed by the sponsor organization&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039EBFE0" w14:textId="708B69E3" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Expectations of the CI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A6DD43" w14:textId="75AA4B43" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Successful collaborations are built on effective communication and engagement. It is essential therefore that as CI you are responsive to communication requests from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trial Unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and are respectful of the expertise that each discipline within the Unit contributes to the management and delivery of your trial. Many of the staff within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trial unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have been working on trials for over 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="2C500178" w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>years and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have a wealth of experience in submitting numerous grant applications, and the delivery of many clinical trials. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D71837C" w14:textId="6131CD7B" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;&lt;Enter details of any relevant documents from CTU or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1582">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">host/parent organisation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e.g. code of conduct&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695FE027" w14:textId="743FCAFA" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Add details of any support for new or inexperienced CIs e.g. mentoring schemes or clinical advisory boards&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFE9BFB" w14:textId="5146F5F5" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CI is expected to comply with our SOPs (where relevant) which can be found </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter location&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and publication policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter location of document&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The CI must be available to support inspections and audits (from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sponsor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and regulatory bodies) and be available to support all stages of the trial including availability and attendance for meetings. The CI should advise the CTU at the earliest opportunity of any issues which will have a significant impact on trial progress/resources or funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394E4F99" w14:textId="77777777" w:rsidR="0004208E" w:rsidRDefault="0004208E" w:rsidP="0004208E">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F46391B" w14:textId="21C90EED" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="0004208E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF257A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Expectations of the CTU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E762FDF" w14:textId="76B5487C" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The team from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trial unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is collaborating with you on this trial and are committed to designing and then delivering (if funded) a high-quality clinical trial complaint with the required regulatory framework. As CI, you can expect adherence to the same code of conduct from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trial unit name&gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff. This means being responsive to communication and respectful of your expertise, as well as complying with University HR policies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter details of relevant policies if not already signposted&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F56F445" w14:textId="3E470A57" w:rsidR="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We shall work </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4EEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF41BC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4EEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> both</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sponsor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and CTU SOPs. We shall work to successfully execute the project and deliver the trial timelines. We shall advise you at the earliest opportunity of any issues which we consider will have a significant impact on trial progress. We shall continue to review budgets to ensure quality and value for money.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4B0210" w14:textId="77777777" w:rsidR="0004208E" w:rsidRPr="00015813" w:rsidRDefault="0004208E" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2332F466" w14:textId="133396E1" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF257A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Escalation process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B715534" w14:textId="123CD2A6" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If either side has concerns, there is an established escalation process within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Trial Unit name&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Should anyone have any concerns, they should, in the first instance be raised with the named </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter relevant role&gt;&gt;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where this does not provide satisfactory resolution, the next point of contact is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;enter relevant role&gt;&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DE8C78" w14:textId="77777777" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015813">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Enter escalation process document if required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BFDD0A" w14:textId="77777777" w:rsidR="00015813" w:rsidRPr="00015813" w:rsidRDefault="00015813" w:rsidP="00015813">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F93D452" w14:textId="372F8F2F" w:rsidR="00E15DAA" w:rsidRPr="00E15DAA" w:rsidRDefault="00E15DAA" w:rsidP="00E15DAA">
+      <w:pPr>
+        <w:sectPr w:rsidR="00E15DAA" w:rsidRPr="00E15DAA" w:rsidSect="00BD5C48">
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="335" w:right="1133" w:bottom="851" w:left="1440" w:header="277" w:footer="477" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="991" w:bottom="1276" w:left="851" w:header="708" w:footer="223" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidRDefault="00B20F5C" w:rsidP="005D4208">
+    <w:p w14:paraId="1BBFCF39" w14:textId="2590C0DA" w:rsidR="004512D6" w:rsidRDefault="0066720F" w:rsidP="0004208E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Ref225858820"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc225862737"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Checklist for Chief Investigator (CI) Engagement</w:t>
-[...79 lines deleted...]
-      </w:r>
+        <w:t>Appendix A: Table of Roles and Key Responsibilities of CTU staff</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidR="00B20F5C" w:rsidRPr="00B20F5C" w:rsidRDefault="00B20F5C" w:rsidP="005D4208">
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="24C551D5" w14:textId="4EC67A02" w:rsidR="004077E1" w:rsidRPr="004077E1" w:rsidRDefault="24042640" w:rsidP="004077E1">
+      <w:r>
+        <w:t>A guide is provided for key roles and responsibilities and should not be considered exhaustive. Not every trial will require every role; responsibilities may be combined or distributed across different posts. This should be adapted to the unit’s own structure, roles and responsibilities and to the type of trial. Reference should also be made to the UKCRC CTU Network document “Roles that should be considered within a CTU to deliver a clinical trial”.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLayout w:type="fixed"/>
-[...3 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3823"/>
-        <w:gridCol w:w="5500"/>
+        <w:gridCol w:w="9771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F22A6D" w:rsidRPr="00A73A4D" w:rsidTr="00D72BF7">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="0E091318" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5589442B" w14:textId="6C320E14" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...77 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roles and Responsibilities of CTU staff </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F22A6D" w:rsidRPr="00A73A4D" w:rsidTr="00D72BF7">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="42999DE0" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2E41A9" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A73A4D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Chief Investigator:</w:t>
-[...76 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
+              <w:t xml:space="preserve">Trial Management </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F22A6D" w:rsidRPr="00A73A4D" w:rsidTr="00D72BF7">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="36D1C2B6" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4A7E08" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B" w:rsidP="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...93 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The Trial Management Group (TMG) are responsible for the project management of the trial, including monitoring of recruitment and retention rates, project budget and timelines. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="11CE833D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="282796BC" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B" w:rsidP="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="lightGray"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="lightGray"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Trial managers ensure studies are conducted according to appropriate research governance and regulatory requirements, including development of the study protocol and coordination of ethics and research governance submissions.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="lightGray"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="62582CAA" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8D85F0" w14:textId="172F5E7F" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="lightGray"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="lightGray"/>
-[...14 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Deputy) Clinical Trial management team leader </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="4F6E2BD8" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB665D9" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>TMG member </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="79933DAD" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5094DA9B" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Trial design and development </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6C85F123" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B22018" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Project oversight and financial management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="0BD136EB" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6980C34C" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Review and approve the trial protocol </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2069C7E0" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="743495F5" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Review and approve the trial case report forms (CRFs) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="5E262331" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15259732" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Troubleshoot problems </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="24300EBB" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7820FA52" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Oversee trial delivery budget assigned to CTU </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="5E1D9665" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62B1E7FC" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Review and contribute to the writing of the trial publication(s) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="47021328" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="301F9774" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Line management of trial management team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="35ADCE86" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35A5D374" w14:textId="53F590F8" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Provide </w:t>
+            </w:r>
+            <w:r w:rsidR="0057010B">
+              <w:t>advice and support</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> to the Chief Investigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="031D26CD" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67D8CC29" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="lightGray"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>(Senior) Clinical Trial Manager (This may be split into start-up/planning and delivery teams)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="3CF7EEE2" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10663B27" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>TMG member </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="64F2B0E3" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9428EC" w14:textId="5E17FF4A" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="16F941A7">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Coordinate protocol writing and revision, ensuring that the protocol complies with relevant CTU templates and </w:t>
+            </w:r>
+            <w:r w:rsidR="0290F513" w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">SOPs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>and reporting guidelines. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2FA06BB9" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D78D56C" w14:textId="1614E92C" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="4206C9BE">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Coordinate </w:t>
+            </w:r>
+            <w:r w:rsidR="2ECC7B81" w:rsidRPr="00C8000C">
+              <w:t>involvement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> of PPIE members</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2651F663" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="385169BB" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Coordinate development of the CRFs </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="32AB0F54" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="1035"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31660A6F" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Coordinate the relevant regulatory applications according to clinical trial type, phase and setting e.g. Integrated Research Approval System (IRAS) application (Health Research Authority (HRA), Research Ethics Committee (REC) and Medicines and Healthcare products Regulatory Agency (MHRA) submissions), ethical approval from Association of Directors of Children’s Services and individual local authorities (or courts etc.). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="7C54577F" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6777DC89" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Produce all study related documentation (e.g. site logs, participant information sheets (PIS), informed consent forms etc.) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="01044214" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAD9A46" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Facilitate the contracts process </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="755D4F8B" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B67BA28" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Oversee the consumables budgets </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="76D75BCA" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17C189FD" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Act as point of contact with the sponsor representative </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="173C7D61" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE94D05" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Undertake site feasibility assessments </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="29E441D5" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06A2AD6F" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Undertake site initiation and training on the trial procedures and the Electronic Data Capture (EDC) system </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="065AB510" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34BE5F4C" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Main contact within CTU for trial sites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2E28AECA" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60E0E11B" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:lastRenderedPageBreak/>
+              <w:t>Investigational Medical Product (IMP) management (where applicable) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="7439D17F" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69C63706" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Manage/ oversee sample management (where applicable) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="127A2C27" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6926D9B0" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Manage payments to sites  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="39DE3743" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73FC8744" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Coordinate the writing and processing of amendments of any trial documentation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="5C9918AE" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFACD0C" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Support the data management process  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6235B66D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7854A473" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Support the reporting of protocol deviations </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="5C20DAF9" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41A46E1B" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Support strategies for patient recruitment </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2C2AD732" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="737D6223" w14:textId="76EC4D0A" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Perform monitoring as required by the risk </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:t>assessment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> and monitoring plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2B9FD8E7" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="028E6406" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Promotion of the study including newsletters, webpages and social media </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6F02B111" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E50DB88" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Writing and submission of progress reports to funder  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="71EBE039" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="554FD003" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Writing and submission of the Development Safety Update Reports (DSURs) (where applicable) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="59CCED14" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0105E272" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Review and contribute to the writing of the trial publications </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6CB9527B" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B004EA" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Presentation of study and results as required </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="7BEAFA5D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9E31D8" w14:textId="0953F92E" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Study Number</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...92 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">Clinical Trial </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Coordinator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Funder reference (if known)</w:t>
-[...99 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>depending</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>IRAS Number:</w:t>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> on the trial and CTU there may only be a Clinical Trial </w:t>
+            </w:r>
+            <w:r w:rsidR="00E00029">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>anager role)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="410FA6DD" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0093CC42" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Attend TMG meetings </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="4BFBA4C9" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1081508B" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Supports daily management, document control, site communications and tracking of progress.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="26616FAF" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FED8704" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Support the Trial Manager with any administrative tasks (e.g. organising TMG, TSC and DMC meetings)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="23F06C15" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03064E24" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Provides general support to the wider CTU team (e.g. logistics, material preparation, controlled document handling).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1A18A0FB" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="596F3387" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="008EEBE3" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE475FB" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Senior) Clinical Data Manager/Data Management Specialist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="351CB54D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="960"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05FC24CE" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD2F6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Data Managers are responsible for ensuring that the data in CTU managed trials is of the highest quality. Through the processes and procedures that are in place, collaborators can have the confidence that the data collected will be able to answer their research questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="7E87F9F5" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29640E5E" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Manage site access to the trial EDC system </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="60AAA61A" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="418D3157" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Oversee/Undertake data entry </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2D362B79" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB328F0" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Chase outstanding data </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1D3820D9" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="122E81D9" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Undertake data validation  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="75E54E0F" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D50F575" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Complete the filing of paperwork </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="41D20C2B" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78F09D5E" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Help with site closure and archiving support  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="04B39867" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3229B28D" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Assistant Clinical Data Manager/ Data Manager Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="52320EEA" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78EA5E56" w14:textId="1CA9647C" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Primary </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:t>liaison</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> between the data team and clinical sites to ensure data issues are addressed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="08395367" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="657302A5" w14:textId="50837E41" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Maintain a high standard of </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:t>data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> being entered into database.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="58184CB4" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4159A2" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Statistics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="33875FA8" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="1275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37437FB7" w14:textId="24611F33" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="7579F611" w:rsidP="7579F611">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7579F611">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The statistics team provide expert trial design advice for grant submissions, and then if funded, provide statistical input for all aspects of the trial. Each trial will generally have two statisticians – a Senior and Trial Statistician. The Senior Statistician </w:t>
+            </w:r>
+            <w:r w:rsidR="00131F8A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">will be part of the team that collaborates on the development of the application and trial, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7579F611">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>and then if funded, the Senior Statistician will oversee all the statistical aspects of the trial, supervising a Trial Statistician. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="609A6C5C" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6D7124" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Senior and Trial Statistician</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="5974C20B" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3BF00C" w14:textId="1D5B20AE" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="7579F611">
             <w:r>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+              <w:t>Contribute to the trial design and development (usually just a Senior Statistician who is part of t</w:t>
+            </w:r>
+            <w:r w:rsidR="00131F8A">
+              <w:t>he team who will develop the application and the trial).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="43C41D54" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F44F6FC" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>TMG members  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="5BC36513" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55A5FC0D" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:lastRenderedPageBreak/>
+              <w:t>Review and approve the trial protocol </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6DF679AD" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72096862" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Review and approve the trial CRFs </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="505E0AF5" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23A6C847" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Test and the validate the randomisation process within the trial EDC system </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="557B71FE" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42D73790" w14:textId="55B415A7" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="7579F611">
+            <w:r>
+              <w:t>Write the SAP. The senior statistician reviews and approves the SAP, along with the oversight committee independent statistician. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1BE9B699" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD0FF93" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Undertake ongoing review and validation of trial data </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="7FE9FDF2" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="700EB95C" w14:textId="1E52DD90" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="7579F611">
+            <w:r>
+              <w:t>Produce reports for Oversight Committees, </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="_Int_Sea7EzxN"/>
+            <w:r>
+              <w:t>in particular for</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r>
+              <w:t> the DMC meetings. Attend oversight committee meetings. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="3E759F4D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC0331C" w14:textId="7A642E36" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="7579F611">
+            <w:r>
+              <w:t>Attend DMC meetings, and present the closed report to the DMC (unless the trial and/or senior statisticians are blinded)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1107074D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="416D168D" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Perform analysis and produce the final trial statistical analysis report </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="556181A9" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55AFD3E9" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Provide interpretation and explanation of the statistical analysis to the trial team </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6A9AECDE" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18B81F71" w14:textId="346CDE35" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="7579F611">
+            <w:r>
+              <w:t>Review and contribute to the writing of the trial publication(s) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="7E94F827" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="547DF10A" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Presentation of study and results as required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2115753A" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3400E31C" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+              </w:rPr>
+              <w:t>Quality Assurance and Monitoring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="3D128559" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3EF38F" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Quality Assurance (QA) is essential for the robust delivery of clinical trials. Within CTU, QA functions are undertaken by a variety of roles with reference to dedicated QA staff as required. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="30DFAD41" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A927D5A" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:noProof/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:bookmarkEnd w:id="7"/>
+              </w:rPr>
+              <w:t>Quality Assurance Manager and delegates (e.g. Associate)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="5F04271E" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10065C00" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Ensure that trials are conducted, recorded and reported in accordance with the protocol, the current legal and regulatory requirements, policies and quality standards </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="49628683" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5D8FCD" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Maintain the internal Quality Management System (QMS) comprising processes, guidelines and templates that describe the standardised procedures necessary to run clinical trials to the required quality standard </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1BB1E6F1" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63CF1DAA" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>SOP development and maintenance with specialist functional inputs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6973CAE9" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12F55969" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Implements audit programmes and corrective and preventative action plans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="169F0F88" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3C4E93" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Ensures inspection readiness.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="441A7881" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F239BBC" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Clinical Trial Monitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="454F589E" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="468DB46B" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Conducts source verification, consent checks, and site compliance reviews as detailed in the trial risk assessment and monitoring plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="0BCE4BA5" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="100786E2" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Produces reports and supports corrective and preventative action plan implementation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="0D69547A" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0438AD9F" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Performs triggered visits or planned on site or remote monitoring as per the monitoring plan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="06F234F0" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDA8A23" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pharmacovigilance Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="46905691" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14E594F6" w14:textId="4043494E" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Designs </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:t>pharmacovigilance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> sections, SAE and AE identification systems.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="394625F4" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A55D12B" w14:textId="2F4FED3D" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Oversees </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:t>pharmacovigilance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> databases</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2DBFD488" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="532AD87B" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Manage submissions to regulatory bodies, sponsors and sites.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="17F014E5" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="334923D3" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Determines expectedness of serious adverse reactions and manages reference safety information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6DD7059E" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="705E545A" w14:textId="5AC2B842" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensures reporting timelines and </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>compliance related</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pharmacovigilance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1C41DE64" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFF613A" w14:textId="20903515" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="006270A0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pharmacovigilance</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2F6B" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Clinical Trial Coordinator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="046F7EE4" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25FD6098" w14:textId="5DF8C8C1" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Designs </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pharmacovigilance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> protocol sections, SAE forms, and AE identification systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="3ADFF5D3" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="446391DF" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manages submissions to regulators/REC/sponsors/sites; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6D714F3E" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE66303" w14:textId="5AE920AC" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Oversees </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:t>pharmacovigilance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> databases</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="43040E4E" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF9DF9B" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Determines expectedness of serious adverse reactions and manages reference safety information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2806F89D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA5ADBE" w14:textId="2A54C6A0" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensures reporting timelines and </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>compliance related</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pharmacovigilance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="7598392D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7C676B" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Information Systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1D3598BC" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD67439" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The IT and Programming team are responsible for building and maintaining the systems which support CTU’s research.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="728C570C" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3118AC" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>This covers a wide range of server support and online software systems which work across PCs, tablets and smart phones.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="157B24FA" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF45C07" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Head of Data Management and Information Systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="15E9EC15" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="304659A5" w14:textId="481AC71E" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Strategic oversight and governance of all data management processes and </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:t>computerised</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> systems used in CTU.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="44AA2D18" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A128CA3" w14:textId="602C47AC" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve">Mitigates risk </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:t>related</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t xml:space="preserve"> to data security, integrity, and non-compliance. Ensures reliability of clinical outcomes and supports the safety of trial participants.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="0198D638" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F90D06D" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Oversees resource allocation for data management and information systems and the adoption of advanced technologies to maximise data quality, security, and efficiency across the trial.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="54464A93" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5ED60B" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Senior) Trial Programmer/Lead Clinical Data/Database Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="69C63585" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27A7C1E5" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Implementation and testing of the randomisation algorithm </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="45B8D829" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74002C85" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Develop and ensure validation of the trial EDC system </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="220648D5" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4981D2" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Provide data reporting solutions </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2C71CB48" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6624CA4D" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Oversee and deliver system amendments during lifetime of the trial </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="52779F34" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="249064CC" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Sample tracking system development and maintenance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="35AAE773" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52237777" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Allow the central laboratories to track sample return </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="11A324D6" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="787DEABC" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Integration of third-party data sources </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="4852F338" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC8E701" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IT Operations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6DCEDF00" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31498DBA" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Provision and maintenance data servers </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2E6244B6" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="344DF950" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Security and disaster recovery provision </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1CFCFABE" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF2BB02" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Archiving of trial data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="272D73DE" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="302C1BA6" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>CTU Lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6C5312F9" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C2C6D8" w14:textId="1DEAABD9" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CTU Lead will be a senior member of the CTU team e.g. Director, senior </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>statistician</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and will provide overall oversight of the trial within CTU. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="43603C1C" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0BD7BD" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Ensure delivery of the project within CTU and provide support to the Chief Investigator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2FE750FF" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEEDED4" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Contribute to trial design and development </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1F334E1D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="581B0247" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Attend Co-investigator meetings </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="0B7FEC46" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E486CBB" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Attend TMG and internal TMG meetings when needed, especially during critical times of the project (e.g. trial set-up) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="6E434AA7" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4597DE98" w14:textId="340D6F90" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="4206C9BE">
+            <w:r w:rsidRPr="00C8000C">
+              <w:t>Trouble shoot and address any </w:t>
+            </w:r>
+            <w:r w:rsidR="6261E404" w:rsidRPr="00C8000C">
+              <w:t>high-level</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:t> issues that are affecting the delivery of the trial </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1082458E" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2693D5EA" w14:textId="30B8946B" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Head of Clinical Trial Management/</w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Operations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="22ED9070" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70B3205D" w14:textId="32B7C7B0" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The head of </w:t>
+            </w:r>
+            <w:r w:rsidR="006270A0" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>clinical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trial management or operations manager is a senior level role responsible for operational oversight and leadership.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1A14BEBC" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECAEDE2" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Responsible for portfolio oversight, operational feasibility, and input to grant applications; senior risk management and milestone delivery.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="1A6703AB" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28E5FEA7" w14:textId="77777777" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="00DD2F6B">
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Coordinates trial concept meetings, vendor selection, sponsor confirmation, and full trial costing (CTU, vendors, Co-Is, NHS costs).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD2F6B" w:rsidRPr="00DD2F6B" w14:paraId="2F576BCA" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11800" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D047708" w14:textId="24890652" w:rsidR="00DD2F6B" w:rsidRPr="00C8000C" w:rsidRDefault="4206C9BE">
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acts as </w:t>
+            </w:r>
+            <w:r w:rsidR="60481343" w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a point</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8000C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of escalation for complex issues and provides portfolio-level risk/opportunity oversight across trials.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidRDefault="00B20F5C" w:rsidP="00F22A6D">
-[...20 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="25F00FE7" w14:textId="77777777" w:rsidR="0066720F" w:rsidRPr="0066720F" w:rsidRDefault="0066720F" w:rsidP="0066720F"/>
+    <w:p w14:paraId="68A6FF31" w14:textId="77777777" w:rsidR="000C3E27" w:rsidRDefault="000C3E27" w:rsidP="004512D6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="5C9C4B0D" w14:textId="4309C3A7" w:rsidR="00F21088" w:rsidRDefault="00F21088" w:rsidP="000C3E27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidRDefault="00B20F5C" w:rsidP="00F22A6D">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="48626768" w14:textId="77777777" w:rsidR="00750BD1" w:rsidRDefault="00750BD1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00750BD1" w:rsidSect="0066720F">
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="851" w:bottom="1440" w:left="1274" w:header="708" w:footer="598" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidRDefault="00B20F5C" w:rsidP="00F22A6D">
-[...21 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="58E73EC2" w14:textId="77777777" w:rsidR="007F351A" w:rsidRDefault="007F351A" w:rsidP="0004208E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc73005930"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc73006204"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc225862738"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix B: Typical Development and Delivery Timelines</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidRDefault="00B20F5C" w:rsidP="00F22A6D">
-[...25 lines deleted...]
-        <w:t>Clinical Trial of Investigational Product</w:t>
+    <w:p w14:paraId="67356B8F" w14:textId="054BCAB0" w:rsidR="007F351A" w:rsidRPr="005F4490" w:rsidRDefault="007F351A" w:rsidP="005F4490">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6169">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>An example is given below reproduced with kind permission from Edinburgh Clinical Trials Unit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidRDefault="00B20F5C" w:rsidP="00F22A6D">
-[...20 lines deleted...]
-        <w:t>Clinical Trials Unit</w:t>
+    <w:p w14:paraId="422E54BE" w14:textId="0DF238FE" w:rsidR="005F4490" w:rsidRDefault="00DA7A4F" w:rsidP="007F351A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="005F4490" w:rsidSect="007F351A">
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1276" w:right="1440" w:bottom="851" w:left="1440" w:header="709" w:footer="595" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:object w:dxaOrig="11521" w:dyaOrig="8641" w14:anchorId="024A0299">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:625.5pt;height:6in;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+            <v:imagedata r:id="rId20" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="AcroExch.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1849940179" r:id="rId21"/>
+        </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidRDefault="00B20F5C" w:rsidP="00F22A6D">
-[...21 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="72A1D475" w14:textId="3F12DCD3" w:rsidR="00025A87" w:rsidRDefault="00025A87" w:rsidP="0004208E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc225862739"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix C: CI and CTU responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidRDefault="00B20F5C" w:rsidP="00F22A6D">
-[...1560 lines deleted...]
-        <w:t xml:space="preserve">Guidance note: Insert the trial milestone table below if required. If the project has detailed milestones as part of the grant please reference here instead of inserting the table. </w:t>
+    <w:p w14:paraId="5D0717D9" w14:textId="18B5F0D2" w:rsidR="00C40B74" w:rsidRPr="00C40B74" w:rsidRDefault="00C40B74" w:rsidP="00C40B74">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A template is provided, for </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3809" w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>various stages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the trial, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3C52" w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been populated with examples to </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3809" w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>function as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an aide memoire and should not be considered exhaustive. This should be adapted to the unit’s own structure, roles and </w:t>
+      </w:r>
+      <w:r w:rsidR="7C90E629" w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>responsibilities,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E1B3D26">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and to the type of trial.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLayout w:type="fixed"/>
-[...4 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3209"/>
+        <w:gridCol w:w="3980"/>
+        <w:gridCol w:w="3835"/>
+        <w:gridCol w:w="1949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00070542">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="411BD174" w14:textId="77777777" w:rsidTr="0004208E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="9764" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2531DE3F" w14:textId="19DB991D" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Grant Development and Submission</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="76E12D7B" w14:textId="77777777" w:rsidTr="0004208E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19384F6A" w14:textId="7293DC9D" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8239AA" w14:textId="49F8A2D1" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6C6851" w14:textId="4DD41AF7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Timelines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="4B4628F9" w14:textId="77777777" w:rsidTr="0004208E">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE83DEF" w14:textId="6234CCDA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CTU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A98A41" w14:textId="1A3B7D60" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6704ACE8" w14:textId="38F33ADF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
-[...35 lines deleted...]
-            <w:bookmarkEnd w:id="8"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00070542">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="1153FE5A" w14:textId="77777777" w:rsidTr="0004208E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...46 lines deleted...]
-              <w:t>Target Date</w:t>
+            <w:tcW w:w="3980" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46C03AEA" w14:textId="49D2E99E" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organise meetings of the Development Team. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67EF9627" w14:textId="0D8DC56B" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that all those proposed as co-applicants will be actively involved in the development and delivery of the trial. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20469DCF" w14:textId="6648A1DF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The CTU should be approached no later than &lt;&lt;number of weeks&gt;&gt; prior to grant deadline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00070542">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="2A7E85E1" w14:textId="77777777" w:rsidTr="0004208E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...104 lines deleted...]
-            <w:bookmarkEnd w:id="9"/>
+            <w:tcW w:w="3980" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FA4BED7" w14:textId="2A8ADEC2" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure the collaboration process is efficiently managed and allow sufficient time to support the CI in the development of the grant funding application. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="446BF280" w14:textId="53378149" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work with the CTU Development Team to develop the grant application (outline/full/single stage) and ensure that collaborators are given sufficient time to make a meaningful academic contribution. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34FEEFDC" w14:textId="68B1AC13" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00070542">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="7FFE6489" w14:textId="77777777" w:rsidTr="0004208E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="1665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:bookmarkEnd w:id="10"/>
+            <w:tcW w:w="3980" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="567BAA18" w14:textId="0DA4D613" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide appropriate support via a dedicated CTU Development Team, to enable the CI to submit a complete and competitive grant application with appropriate costs, including but not limited to, trial design, statistical methods, project planning, research costs, contacting co-investigators and collaborators and review of the final application.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52EA6F44" w14:textId="4E6310CE" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provide advice and guidance on relevant aspects of the costing model for the study.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23A32508" w14:textId="226AFC37" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00070542">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="6A15967F" w14:textId="77777777" w:rsidTr="0004208E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="1095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...104 lines deleted...]
-            <w:bookmarkEnd w:id="11"/>
+            <w:tcW w:w="3980" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17D75038" w14:textId="5AAA8953" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work with the NIHR Research Delivery Network (RDN), NHS partner(s), Social Care and Public Health to determine the research, service support and excess treatment costs associated with the project. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="104AB4F0" w14:textId="0B2A8D9E" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Answer costing queries relating to the patient pathway to ensure that costs can be attributed correctly. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C1A0427" w14:textId="48A5EBE9" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00070542">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="72E393CE" w14:textId="77777777" w:rsidTr="0004208E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="2055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:bookmarkEnd w:id="12"/>
+            <w:tcW w:w="3980" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B4503C0" w14:textId="075D4912" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For social care trials and other settings, where recruitment is typically slower than clinical settings and there are no dedicated research staff at the site, the CTU will support development of recruitment strategies that minimise burden on frontline practitioners, identification of research champions within LA partner organisations, contingency planning for staff turnover, and adaptation of site support models for non-NHS settings.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64B03DAE" w14:textId="00E3BAFE" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that the relevant Senior CTU staff are included in the grant application as co-applicants. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E10C2AC" w14:textId="21C8D484" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00070542">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="108AD811" w14:textId="77777777" w:rsidTr="0004208E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:bookmarkEnd w:id="13"/>
+            <w:tcW w:w="3980" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D0FBC93" w14:textId="2EA0548C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E7DE17E" w14:textId="4513F0D7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discuss any planned substantial changes in the trial design/conduct with the CTU Development Team prior to grant submission. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2331AFAA" w14:textId="68B311B2" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;time frame&gt;&gt;of submission</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00070542">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="52466060" w14:textId="77777777" w:rsidTr="0004208E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:bookmarkEnd w:id="14"/>
+            <w:tcW w:w="3980" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EC94D19" w14:textId="31D1827B" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11DBC1AC" w14:textId="6058E9A3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide a final copy of the grant application to CTU upon submission. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77511096" w14:textId="20D43512" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00070542">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="2E8E7ED9" w14:textId="77777777" w:rsidTr="0004208E">
         <w:trPr>
-          <w:trHeight w:val="170"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...195 lines deleted...]
-            <w:bookmarkEnd w:id="16"/>
+            <w:tcW w:w="3980" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61ACE905" w14:textId="167CEC64" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="292FEBEB" w14:textId="5DF31840" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notify CTU of the funding decision as soon as possible. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E44A685" w14:textId="3975F6C1" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00785411" w:rsidRDefault="00785411" w:rsidP="00C42A6F">
-[...110 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3FB59E6C" w14:textId="4222DFC5" w:rsidR="00025A87" w:rsidRPr="00025A87" w:rsidRDefault="00025A87" w:rsidP="00025A87"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3623"/>
+        <w:gridCol w:w="2889"/>
+        <w:gridCol w:w="3253"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="6823556F" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C5F97E4" w14:textId="4016BFD3" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Study/Trial Set-up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="0956D2E5" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5195025C" w14:textId="0C2AA2D1" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55D875B9" w14:textId="7D29ABE1" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47FAAE5B" w14:textId="053188E4" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Timelines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="5B997676" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="788C01C9" w14:textId="3C9979E4" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CTU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="651A6763" w14:textId="06A0493F" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D8B2306" w14:textId="771DB3EB" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="678BBA6A" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="351C3562" w14:textId="0C41ABFF" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Protocol and associated documents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="00303079" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1340DE79" w14:textId="35CFBA7B" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide the CI with an initial draft of the trial protocol based on CTU’s protocol template.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A690173" w14:textId="2C498B5B" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work on the initial draft of the study protocol using CTU’s protocol template providing clinical input and expertise.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49D50CBB" w14:textId="41B65E7F" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;time frame&gt;&gt; (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guidance notes: Insert timelines in relation to your own CTU policy indicating when you will start working on a protocol in relation to the funding being available).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="1AF899FB" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="990"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25EE82BB" w14:textId="430102DC" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-ordinate the multidisciplinary input from a team of experts in the required fields for the protocol from both within and external to CTU.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1406498B" w14:textId="573F3047" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support the review process to finalise the study protocol.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A15D79D" w14:textId="6FE13155" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="518F0D96" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1110"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4908479D" w14:textId="1D29D72C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support the CI in the completion of the required regulatory documentation </w:t>
+            </w:r>
+            <w:r w:rsidR="6513DD80" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Patient Information Sheet (PIS) and Informed Consent Form (ICF).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42CDB95A" w14:textId="5B3AF89A" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The CI must review and approve all associated documents required for regulatory approvals prior to submission.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31EB92E8" w14:textId="4D8325E1" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="241D89DF" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E971755" w14:textId="7DF48142" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manage the protocol pre-ethics review process, including submission of the protocol to the CTU Protocol Review Committee (PRC) or equivalent and for Sponsor review. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="480310F4" w14:textId="6A56E5CB" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18952A8E" w14:textId="7E9DA9A7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="19FD9CD9" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D1A4B53" w14:textId="7D188609" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-ordinate the submission of the protocol and any other required documents to the research ethics committee (REC) and any other regulatory bodies (see Approvals).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E92A998" w14:textId="06F54CA5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D4AB2CD" w14:textId="7616792D" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="209D5E3B" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A078953" w14:textId="00BC6560" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data collection forms (e.g. case report form (CRF), questionnaire design and other data collection tools)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="7740349C" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="2010"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1564531B" w14:textId="333CC12C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manage the development of the CRFs, questionnaires and other data collection tools e.g. participant completed measures, practitioner completed tools in parallel with the protocol development. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2806F19E" w14:textId="1E666D47" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide scientific and clinical input during the CRF/questionnaire development process, and for any amendments required during the trial, ensuring that only the required data are captured as detailed in the protocol to answer the study endpoints.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44D30B49" w14:textId="0C4E195C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="0BD42DB8" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="590D6DC1" w14:textId="19E2A2D6" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facilitate review of data collection forms by the relevant people (e.g. investigators, clinicians, PPIE representatives, statisticians, methodologists and programmers). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AF3A880" w14:textId="1E9A77EB" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review and approve the CRFs/questionnaires. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73F7B497" w14:textId="1FB2A5A4" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="1203DFDE" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="2970"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67BD3F69" w14:textId="6A141EF7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Create final versions of the CRFs/questionnaires and manage any CRF amendments during the trial.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="199BC95C" w14:textId="440C1AE7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61386712" w14:textId="73188FBF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Within &lt;&lt;time frame&gt;&gt;. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Guidance notes: Describe any relevant timeframes or processes for the CTU e.g. Development of the Electronic Data Capture (EDC) system will only begin once the CRFs have been approved, and the Functional Requirement System and Data Requirement System documents have been signed off. At this point, there are to be no further changes to the CRFs. Following the trial opening, any CRF amendments should be kept to a minimum, and only those considered </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="25" w:name="_Int_3N5dq22x"/>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>absolutely necessary</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be considered.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="4756B3BD" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56BB8504" w14:textId="5AC32E9F" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure the completion of a data management plan in line with CTU standard operating procedures (SOPs). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F7FDCC5" w14:textId="017FE8C1" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E25972E" w14:textId="731697CA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="2B30D3FD" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="990"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66C17A95" w14:textId="7DC021A2" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Support relevant data linkage applications, e.g. NHS Digital, Local Authority Systems, National Pupil Databases)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66ABA0D0" w14:textId="1A0F3A92" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BA5B255" w14:textId="55520ECB" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="6202EA1D" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C167215" w14:textId="472748A5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Development of Electronic Data Capture (EDC) system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="48081102" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F805B65" w14:textId="443A4AF6" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Develop and agree a timeline for EDC development and delivery </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0729992D" w14:textId="3BC7D5EE" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assist in the review and validation of the EDC system. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A7509E1" w14:textId="165A120C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;Time frame&gt;&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="044A5E5D" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48ED84B8" w14:textId="05E3F257" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Develop and validate an EDC system for the trial. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F79C8FF" w14:textId="0AD3EDB2" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="031496BF" w14:textId="67A7B965" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="57D16137" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06B72C35" w14:textId="094D7173" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Test and validate the randomisation process within the EDC system. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BA1EBE4" w14:textId="373E2694" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24D59DC9" w14:textId="53C81401" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="6C554E7F" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="627B3744" w14:textId="4992F95A" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide all required IT support systems ensuring they are appropriately secure and validated. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CCAC2E9" w14:textId="6CD920D2" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D7EDC5B" w14:textId="7A40B578" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="60A92FB6" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1340CB26" w14:textId="69543647" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Risk Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="2E408C46" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="780"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7180D4D3" w14:textId="2A438B2A" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Generate a risk assessment using the CTU template</w:t>
+            </w:r>
+            <w:r w:rsidR="334FC4FE" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> appropriate to trial risk profile and settings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28383537" w14:textId="0A3AAC39" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide clinical and scientific input into the risk assessment. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="231DF9F6" w14:textId="4A476EDA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;Time frame&gt;&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="2412E0D6" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="061B8625" w14:textId="06B0A4D1" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-ordinate the input from a team of experts from both within and external to CTU.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="662C78C6" w14:textId="35E9C6BF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conduct the final review and sign off the risk assessment. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FB275C3" w14:textId="01605135" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="112D9637" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="640BCCDB" w14:textId="5F70D450" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Safety Reporting and Safeguarding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="1B449B5D" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="432D5723" w14:textId="70140606" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Liaise with the sponsor, CI and any other relevant parties with respect to the identification and approval of the appropriate Reference Safety Information (RSI).  (CTIMP only)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AC816EE" w14:textId="4B1EAC39" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Help with the identification of the appropriate RSI. (CTIMP only)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17B648CC" w14:textId="1B1E012C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;Time frame&gt;&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="490A0587" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6645F18A" w14:textId="02D88C42" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaise with the sponsor and CI regarding safety reporting requirements for example, timeframes, excluded events and coding systems.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70E0FB98" w14:textId="7039EC4D" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ensure the risks and side effects listed in the participant information sheet (PIS) are consistent with the RSI for all interventions. (CTIMP only)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="458D61C1" w14:textId="3CEA69BC" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="65EAB66F" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="2385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1220B96A" w14:textId="65FCAAF5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The CTU will develop the definition of expected adverse events for the study population (e.g. abuse, neglect), development of clear criteria for distinguishing intervention-related from population-related events, regular safety reports to oversight committees, and appropriate action protocols that do not duplicate statutory safeguarding reporting. (Social care and other relevant trials).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71BE05B0" w14:textId="4A1D2A69" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify sufficient medically qualified individuals to review and assess trial safety events. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B864925" w14:textId="449E63FD" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="31F47F3A" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5572698D" w14:textId="7DF5CBF7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Statistical Components</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="5C5D0210" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61D0F99B" w14:textId="35D3EC88" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Write the Statistical Analysis Plan (SAP). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16580060" w14:textId="239A5AC4" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide input, review and approve the SAP. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E221C16" w14:textId="2BDE4A8E" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;Time frame&gt;&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="6585AA10" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="676F6039" w14:textId="42C9828A" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Draft the DMC template report. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10F8AA2B" w14:textId="5C67B9CA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review and input into the DMC template report. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BA3BB5E" w14:textId="5DB8360B" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="015A7C72" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03CE5D98" w14:textId="1FF10DC1" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sponsorship Application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="45784143" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74D4D307" w14:textId="4CAD8AD5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ensure the correct sponsorship application process is followed based on local policies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1066F6E4" w14:textId="730463CC" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide input into the sponsorship application process as required. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F815A53" w14:textId="48CF7110" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Within &lt;&lt;Time frame&gt;&gt; of a </w:t>
+            </w:r>
+            <w:r w:rsidR="7349A4FF" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>successful</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="6EDA9656" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1035"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71F65908" w14:textId="1B3AB497" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D66F6B3" w14:textId="3E3B5FAA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review and confirm any sponsorship applications are complete and accurate prior to submission. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AEE7765" w14:textId="7DEF7A89" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="38D58B27" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C83934D" w14:textId="070EF0B9" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DDDAEB4" w14:textId="65D2316D" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure all relevant correspondence with the sponsor is provided to CTU. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D0055B1" w14:textId="4236E19F" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="41B4592F" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9765" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E910182" w14:textId="61774F39" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Approvals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="48F66963" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1209F99A" w14:textId="40CD9ADA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populate the Integrated Research Approval System (IRAS) application for the trial for submission to the relevant review bodies. This could include the Health Research Authority (HRA), the REC and if applicable the Medicines and Healthcare products Regulatory Agency (MHRA). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41F56205" w14:textId="2E545E74" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support CTU staff in the completion of all necessary regulatory submissions and ensure these are made within the expected timelines of the grant award.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DCEC84C" w14:textId="576740CA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;Time frame&gt;&gt; of finalising the protocol.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="40FC4E93" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="2145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="011BCD15" w14:textId="6E2B6B4F" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For research in local authority settings, the CTU will support navigation of individual lo</w:t>
+            </w:r>
+            <w:r w:rsidR="771A3F9C" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">al authority (LA) research governance approval processes, ADCS research governance approval (where applicable – only if &gt;4 </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3694" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LAs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> involved), and other necessary approvals (e.g. OFSTED, DfE or LEA/ academy trusts if working in schools, LFJB’s if courts). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="750FD40B" w14:textId="4C0A5E06" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review and approve all documentation that is to be submitted for ethical/regulatory approval prior to submission.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63F28214" w14:textId="4BD0701A" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="6F37CECE" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04748BAA" w14:textId="2169F356" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support the CI in the completion of the required regulatory documentation including protocol (see above), PIS and Informed Consent Form.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44F8348A" w14:textId="0262A23C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20665F48" w14:textId="0915C252" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D2310F1" w14:textId="5CDAACCB" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3450"/>
+        <w:gridCol w:w="3624"/>
+        <w:gridCol w:w="2670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="120E7075" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="579E96EA" w14:textId="2B6CC9D0" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>During the trial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="55889917" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40352412" w14:textId="10098B48" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6514CC99" w14:textId="54974048" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72003E4F" w14:textId="0B187E9D" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Timelines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="17FDEDA1" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25942BC0" w14:textId="57D9D68D" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CTU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E9C976D" w14:textId="1BEFF13D" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TMG including CI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AB3FD68" w14:textId="6C662722" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w14:paraId="6DAD895F" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FCF67F8" w14:textId="427C7AB2" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1E1B3D26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Protocol and associated documents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DB9FD27" w14:textId="10762326" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24026D62" w14:textId="0F522C60" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="68C00025" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1110"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39244695" w14:textId="5C9275D6" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare all protocol amendment documentation in consultation with the trial team and the sponsor. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="211C3B1C" w14:textId="4CE6C5E3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Determine any changes that may be required to trial documents after REC approval has been granted. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="238A48DC" w14:textId="03F8219D" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="3FBF7B76" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="810"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="072E6FB7" w14:textId="10B83931" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit amendments to all the required bodies in a timely manner.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65B5D9E9" w14:textId="552AFADF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4662D298" w14:textId="7291FED8" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="2D6B0EF4" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09D2F355" w14:textId="492AA648" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Monitoring and Recruitment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="4B4A6BB3" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3925757C" w14:textId="7EDF64D7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actively oversee recruitment to the study and where necessary agree/implement strategy where recruitment is not in accordance with initial plan.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FF1143B" w14:textId="05E06A15" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actively oversee recruitment to the study and where necessary agree/implement strategy where recruitment is not in accordance with initial plan.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23FA9968" w14:textId="624B08A2" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="719E832F" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1116C1A2" w14:textId="0F6E6B96" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reporting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="2A35FD22" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="123367FD" w14:textId="501BCEFB" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiate and prepare report(s) for submission to applicable bodies as laid out in the terms and conditions of approval/funding in collaboration with the trial team.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="279AA51C" w14:textId="06059FAF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribute to reports to applicable bodies/funder. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C3AB244" w14:textId="712819F3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;Time frame&gt;&gt; of submission deadline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="029945B3" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E85C8B9" w14:textId="15879AD7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B52F1C6" w14:textId="44CE2EFB" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author sections of reports as requested by CTU. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="489E4202" w14:textId="7A04ACB1" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="6FD0CB8F" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="780"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7ACEA656" w14:textId="7EF0D15F" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66DDA14E" w14:textId="04F5A3FA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provide timely review, approval and signature on all reports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79656089" w14:textId="60596B7C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="76C7B037" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28CCB145" w14:textId="1C74756E" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Safety Reporting (described here for CTIMP</w:t>
+            </w:r>
+            <w:r w:rsidR="00882F69" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, note adaptations may be needed for other clinical trials e.g. device trials)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="0FC6452E" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1905"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BE87699" w14:textId="6BA4F072" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Send reports/emails of all new Serious Adverse Events (SAEs) to the CI for medical oversight. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41FFDE8F" w14:textId="11D82767" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review all new SAEs for the trial to ensure CI oversight of safety reporting and if any unexpected, untoward safety issues or unanticipated patterns of SAE reporting are identified, the CI will alert CTU immediately. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CCE12A8" w14:textId="5405C7E8" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;Time frame&gt;&gt; of receiving information.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Guidance note: Insert time frames here for each activity in line with your CTU SOPS for safety reporting and </w:t>
+            </w:r>
+            <w:r w:rsidR="611C6586" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oversight</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="09195DE1" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59C0D72B" w14:textId="4FDF50E8" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communicate information regarding potential Suspected Unexpected Serious Adverse Reactions (SUSARs)/safety events to the CI. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F11A498" w14:textId="717B8BB4" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review SAEs for causality and expectedness. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CED7E5E" w14:textId="00464990" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="3E027E72" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="2040"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AC1C143" w14:textId="6A20D4D5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Provide current approved Reference Safety Information (RSI) for Investigational Medicinal Products (IMPs) to the CI for advice on the clinical management of trial participants and consideration of expectedness. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1519C628" w14:textId="2057C116" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Answer any safety related queries and identify SUSARs. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F976D8C" w14:textId="71C423CB" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="7F198290" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="855"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="562EAD4A" w14:textId="67C99327" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure updates to source RSI are provided to the CI for review and assessment. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A07A0CE" w14:textId="16BAFDF7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review safety alerts. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5717E4E6" w14:textId="117BC5B3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="0A148F97" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1155"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="525FCAD9" w14:textId="55867CF6" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare and submit the Development Safety Update Reports (DSURs). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44D11375" w14:textId="632E6ED7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review literature to ensure the team are aware of the relevant clinical developments and safety information. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64AE7876" w14:textId="0CA9F94D" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="3EC5EF98" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="2055"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="579B0E97" w14:textId="48F8C81F" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BF54197" w14:textId="70A20DD3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Give a clinical opinion on any changes that may be needed to the trial risk assessment and the clinical management of patients following the update of the RSI and/or completion of the DSUR for IMPs, and advise of any changes required to the PIS, management of the study and/or protocol. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F8B11C4" w14:textId="2A0FCCD2" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="568CD5C5" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1461DEEC" w14:textId="55321C16" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0559F951" w14:textId="5A1A35B5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete RSI review on receipt of update. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F04A200" w14:textId="2C937C51" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="1F0EFBEF" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4630EE96" w14:textId="4C820DB7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Contracting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="0800D483" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="710FE666" w14:textId="4BD508BF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that contract requests are processed in line with the sponsor organisation’s requirements. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="750E0CFC" w14:textId="386CCD12" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide information to CTU upon request. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78171595" w14:textId="514A01D5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="49CBCFBD" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22FDDCF4" w14:textId="53105297" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide information to the sponsor’s contract representative and other organisations as required. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32CFEAAB" w14:textId="62EEC8B3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C197D2F" w14:textId="730D7E0D" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="6FFE855C" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20864EA3" w14:textId="53B21034" w:rsidR="33B278E1" w:rsidRPr="0004208E" w:rsidRDefault="33B278E1" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inspections</w:t>
+            </w:r>
+            <w:r w:rsidR="1E1B3D26" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Audits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="75D9A4A7" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EFE0275" w14:textId="6F6D46EE" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare the Trial Master File (TMF) ready for inspection. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F48C8EE" w14:textId="39A830E0" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide information requested by CTU in relation to inspections and audits. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1960D090" w14:textId="20FC09AD" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="699166E7" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="990"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B0BACC9" w14:textId="5AFB3519" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attend any inspection and/or audit interview(s)/briefings/meetings as required. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EE04DE8" w14:textId="496178FE" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attend any inspection and/or audit interview(s)/briefings/meetings as required. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CD8C59C" w14:textId="593576B3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="312E885B" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42D91586" w14:textId="7564F81C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respond to inspection and/or audit findings specific to CTU, and where responses from collaborators are required, coordinate this accordingly. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="726D6A87" w14:textId="28851877" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respond to inspection and/or audit findings as required. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5808D8A3" w14:textId="1DD3B981" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="706D8651" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1035"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69CDCF8A" w14:textId="000628FA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ensure the implementation of corrective and preventative actions as required. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6356FF88" w14:textId="0E470344" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maintain oversight of the implementation of any corrective and preventative actions across the trial.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E78297E" w14:textId="0339026E" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="6E46F35E" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A9498D5" w14:textId="5B708E6B" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Oversight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="30DB3D5E" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="262D5EF0" w14:textId="47D492F7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>There is collaborative responsibility across the Trial Management Group (TMG), Trial Oversight Committee (TOC), Data Monitoring Committee (DMC) and Trial Steering Committee (TSC) Meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="54384C15" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5920EB54" w14:textId="32E0E4F3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>CTU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46FE6A22" w14:textId="42AF66B9" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>CI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D3733BA" w14:textId="26D6BC1E" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="373D6BA8" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D521961" w14:textId="03AE7636" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organise and administer Project Initiation, TMG, TOC, DMC and TSC meetings. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B252554" w14:textId="2453A5BE" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chair the TMG meetings and lead the discussions. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="245FEE91" w14:textId="24055E84" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="1E2191FB" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="810"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AFC21FA" w14:textId="33A532F5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advise on suitable statisticians to sit on oversight committees. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21A57A4D" w14:textId="16B3BFAB" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advise on suitable clinical members and/or topic experts for oversight committees. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50741BA2" w14:textId="1555A71C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="7BD666A5" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5685C420" w14:textId="7001FDEA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FBC2552" w14:textId="1789725C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribute to TSC and DMC (open part) meetings.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2670" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30326777" w14:textId="7C354907" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2EA82D23" w14:textId="36CA73E6" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...6 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6374"/>
-        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="2898"/>
+        <w:gridCol w:w="3478"/>
+        <w:gridCol w:w="3393"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00E55E5E">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="3CF320A9" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7226CB5B" w14:textId="574098D0" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="7579F611" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7579F611">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>End of trial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="20801C23" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72A92FF5" w14:textId="58AF8AC3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="642C4550" w14:textId="6D1CFF12" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05A4DC45" w14:textId="7427A20C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Timelines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="66599E38" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CB879F9" w14:textId="4A8F76B6" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CTU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41193890" w14:textId="64C0C7A4" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TMG including CI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35ABABBB" w14:textId="6189BA8F" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="27861AE9" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13D64D51" w14:textId="53859373" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysis </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="2B5788D5" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="683CA407" w14:textId="3D29FE8F" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure data are complete and accurate. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14B12644" w14:textId="4DE43B76" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respond to data queries. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D46E746" w14:textId="39A485FA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="1286D43D" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48EE7A38" w14:textId="4489E296" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perform any planned interim analyses. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="321BD788" w14:textId="42B10285" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provide scientific and clinical input into the statistical analysis report.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D644984" w14:textId="02582DD5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="0F78F76E" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46CB158D" w14:textId="4D782A4F" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perform any analyses required for the DMC meetings. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29C41EC7" w14:textId="2DF4DFF5" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21149E4B" w14:textId="0BFFB007" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="1EF40F06" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="1035"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C9D99BC" w14:textId="7C679FEB" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upon lock of the trial database, perform the final analysis as per the SAP. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68B9C1E9" w14:textId="10A3195C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="252F57D1" w14:textId="03E0BE84" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;time frame&gt;&gt; of database lock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="05058E2A" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="2550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A7CAC33" w14:textId="1545611A" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide a final statistical analysis report that has been reviewed and approved by the senior statistician on the project.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40CB0673" w14:textId="286269F4" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3521E550" w14:textId="78B5CC65" w:rsidR="70B43755" w:rsidRPr="0004208E" w:rsidRDefault="70B43755" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within</w:t>
+            </w:r>
+            <w:r w:rsidR="1E1B3D26" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &lt;&lt;time frame&gt;&gt; of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B75667" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>database</w:t>
+            </w:r>
+            <w:r w:rsidR="1E1B3D26" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lock. </w:t>
+            </w:r>
+            <w:r w:rsidR="1E1B3D26" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Guidance notes: Can ad details here is process for releasing </w:t>
+            </w:r>
+            <w:r w:rsidR="00B75667" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>results</w:t>
+            </w:r>
+            <w:r w:rsidR="1E1B3D26" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to CI and the TMG e.g. results will not be released until analyses have undergone the statistical quality assurance checks as per the CTU SOPs, and the senior statistician has approved the final statistical analysis report, and thereby the release of the results.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="564E949B" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="1230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02270489" w14:textId="39D6FA3E" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Additional analyses will be undertaken to support interpretation of the results for the primary publication(s).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77A4D767" w14:textId="70C2DDAF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DB994C1" w14:textId="670E70EF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="302507C7" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="2055"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0127A820" w14:textId="12C09696" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secondary analyses, not planned </w:t>
+            </w:r>
+            <w:r w:rsidR="00B75667" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>within</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the original application and funding, may be undertaken with discussion with the CTU </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE168B" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>considering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> time frames, capacity and need for further funding.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CBEDE32" w14:textId="47BD9977" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A76D18B" w14:textId="3E669179" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="63FC350B" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D0E868E" w14:textId="0C5207C0" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Publication of final study manuscripts and other required reports (e.g. funder).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="7A661253" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="3645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59249C9B" w14:textId="0D8AEE75" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Help to identify the target journal(s) for publication. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62F88F99" w14:textId="17B78B08" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Draft publication policy for the trial. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="256F67E1" w14:textId="015DA6BA" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Within &lt;&lt;time frame&gt;&gt; of the end of trial declaration being submitted.    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Guidance notes: Can add details here of any CTU processes where the manu</w:t>
+            </w:r>
+            <w:r w:rsidR="00882F69" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cript and any associated reports are not completed in a timely manner e.g. If the final study manuscript is not produced within this </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3694" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>timeframe,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> then the CTU will identify a suitably qualified person to do this which may affect the authorship order of the final publication.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="0039B734" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="855"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="062F09B1" w14:textId="54EF9A35" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide statistical input into the manuscript in line with the SAP. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="055679A1" w14:textId="0FA5DFDE" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify the target journal(s) for publication. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68A5303C" w14:textId="6AEB95BD" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="38C8A885" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="1545"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E15008A" w14:textId="0036781C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Help with the preparation of any trial publications, e.g. collating list of Collaborators, writing author contributor lists, acknowledgements, referencing. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="329481B4" w14:textId="3638BA0C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiate and lead on the preparation of any trial publications (including any funder reports) and the manuscript process. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B398405" w14:textId="6AF17937" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="72BB4A94" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="1665"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62C57BED" w14:textId="05EFF2FD" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that trial publications comply with relevant reporting guidelines for the type of trial and setting e.g. relevant CONSORT statement </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AA6A93E" w14:textId="2715EF61" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify who will be involved in the writing up of the final trial manuscript (including any funder reports).  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EB43F86" w14:textId="020F3322" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="28FBBAC5" w14:textId="77777777" w:rsidTr="7579F611">
+        <w:trPr>
+          <w:trHeight w:val="795"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2906" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="240CA306" w14:textId="03967107" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D8E8564" w14:textId="43F65D94" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produce the final trial manuscript (ready for submission). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AE6C4E9" w14:textId="3947636A" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70D2382E" w14:textId="06326CF0" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB7A4A5" w14:textId="77777777" w:rsidR="00717598" w:rsidRDefault="00717598">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027A3CC7" w14:textId="77777777" w:rsidR="00717598" w:rsidRPr="0004208E" w:rsidRDefault="00717598">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2413"/>
+        <w:gridCol w:w="2686"/>
+        <w:gridCol w:w="4670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="51692A1B" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9785" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AFBD2A6" w14:textId="295688A7" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>SECTION 1.0</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Closedown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="3FC11B43" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A4BC330" w14:textId="7D9889B9" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Grant Development and Submission </w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09B8B392" w14:textId="2C8B9686" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6C9EC"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="311A5650" w14:textId="0A437ED0" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Timelines</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00E55E5E">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="1BFE91EB" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07C565BD" w14:textId="36F81973" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CTU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="474CDE36" w14:textId="36F57F92" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F45FBEB" w14:textId="74C402E1" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="6192C58B" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9785" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05F28065" w14:textId="64AE1006" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reporting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="189728C6" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="2085"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="422DDCCB" w14:textId="4AAED1D0" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-ordinate the writing of any end of study report(s) for submission to regulatory bodies, liaising with all collaborators and investigators as appropriate. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37DD6903" w14:textId="2B9DB157" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author any end of study reports. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="332FC6C7" w14:textId="14DB0168" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Within &lt;&lt;time frame&gt;&gt; of end of trial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="04781AFB" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1095"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="147DDA99" w14:textId="4634004B" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare and submit the end of study notification to applicable bodies. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23B6FD52" w14:textId="6EA864A3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edit, review, approve, and sign off any end of study reports for regulatory bodies.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="377F1427" w14:textId="0B76DBAE" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="0D999E3B" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47BA7D33" w14:textId="0A0E193D" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Upload results to any databases as required. (e.g</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75667" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EudraCT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3209A049" w14:textId="14E8450C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="747118F1" w14:textId="57C7F177" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="322D3951" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9785" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74C53625" w14:textId="6ECB0F6A" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Timelines</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Site closedown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00E55E5E">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="363DA913" w14:textId="77777777" w:rsidTr="00717598">
         <w:trPr>
-          <w:trHeight w:val="3400"/>
+          <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6374" w:type="dxa"/>
-[...438 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4845BF71" w14:textId="323158D3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-ordinate trial closedown activities with participating sites. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AC1FE57" w14:textId="3EC78C29" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support CTU with obtaining outstanding site documentation if required. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BE0D63C" w14:textId="7C23375B" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20F5C" w:rsidRPr="00B86B77" w:rsidTr="00E55E5E">
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="1EEB8E36" w14:textId="77777777" w:rsidTr="00717598">
         <w:trPr>
-          <w:trHeight w:val="1399"/>
+          <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6374" w:type="dxa"/>
-[...107 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="144A5B04" w14:textId="3A9ECEBF" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that all Investigator Site Files are fully reconciled within the TMF. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ECCB433" w14:textId="66CFC287" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CB0F9B8" w14:textId="40275BF6" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="484A1DC1" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9785" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C686995" w14:textId="7ED3DC3C" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Archiving</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w14:paraId="6D1B4477" w14:textId="77777777" w:rsidTr="00717598">
+        <w:trPr>
+          <w:trHeight w:val="1200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33AC57DD" w14:textId="00D1E3D3" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure data are stored and </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3694" w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>backed up</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004208E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in line with the applicable regulations and SOPs/guidelines. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2690" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64086A1B" w14:textId="645BE141" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E6196EB" w14:textId="11B35401" w:rsidR="1E1B3D26" w:rsidRPr="0004208E" w:rsidRDefault="1E1B3D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002F37DE" w:rsidRDefault="002F37DE"/>
-[...6573 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="39FEBD22" w14:textId="0E6546D9" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="00882F69"/>
+    <w:sectPr w:rsidR="1E1B3D26" w:rsidSect="00750BD1">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="335" w:right="1134" w:bottom="851" w:left="1134" w:header="278" w:footer="476" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1440" w:right="1276" w:bottom="1440" w:left="851" w:header="709" w:footer="595" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B433A" w:rsidRDefault="002B433A" w:rsidP="009D0368">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="410FF074" w14:textId="77777777" w:rsidR="001A4331" w:rsidRDefault="001A4331" w:rsidP="00F649E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B433A" w:rsidRDefault="002B433A" w:rsidP="009D0368">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B21F3AC" w14:textId="77777777" w:rsidR="001A4331" w:rsidRDefault="001A4331" w:rsidP="00F649E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="23AA5661" w14:textId="77777777" w:rsidR="001A4331" w:rsidRDefault="001A4331">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ヒラギノ角ゴ Pro W3">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Cambria">
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Narrow">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...3 lines deleted...]
-      <w:id w:val="-1476600701"/>
+      <w:id w:val="-1725746465"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:sdt>
-        <w:sdtPr>
+      <w:p w14:paraId="31D3A786" w14:textId="77978963" w:rsidR="00CA43CC" w:rsidRPr="0041212D" w:rsidRDefault="00CA43CC" w:rsidP="00882F69">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:tabs>
+            <w:tab w:val="clear" w:pos="9026"/>
+            <w:tab w:val="right" w:pos="9781"/>
+          </w:tabs>
           <w:rPr>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:id w:val="-406842689"/>
-[...124 lines deleted...]
-      </w:sdt>
+        </w:pPr>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007F290D">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>CI_CTU Collaboration guide template May 2026.docx</w:t>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="790934FC" w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page </w:t>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="790934FC" w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="790934FC" w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of </w:t>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="790934FC" w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="790934FC">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="002B433A" w:rsidRDefault="002B433A">
+  <w:p w14:paraId="31D3A787" w14:textId="77777777" w:rsidR="00CA43CC" w:rsidRPr="0041212D" w:rsidRDefault="00CA43CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47FFFF3E" w14:textId="307E142D" w:rsidR="0018430A" w:rsidRPr="0018430A" w:rsidRDefault="790934FC" w:rsidP="790934FC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="13892"/>
+      </w:tabs>
+    </w:pPr>
+    <w:fldSimple w:instr="FILENAME \* MERGEFORMAT">
+      <w:r w:rsidRPr="790934FC">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>CI_CTU Collaboration guide template mar 26 v 1.0.docx</w:t>
+      </w:r>
+    </w:fldSimple>
+    <w:r w:rsidR="00DA2E9B">
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00DA2E9B" w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00DA2E9B" w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00DA2E9B" w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00DA2E9B" w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00DA2E9B" w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00DA2E9B" w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00DA2E9B" w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00DA2E9B" w:rsidRPr="790934FC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B433A" w:rsidRDefault="002B433A" w:rsidP="009D0368">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="67CA479A" w14:textId="77777777" w:rsidR="001A4331" w:rsidRDefault="001A4331" w:rsidP="00F649E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B433A" w:rsidRDefault="002B433A" w:rsidP="009D0368">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1EA1EF25" w14:textId="77777777" w:rsidR="001A4331" w:rsidRDefault="001A4331" w:rsidP="00F649E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="12AD49C3" w14:textId="77777777" w:rsidR="001A4331" w:rsidRDefault="001A4331">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002B433A" w:rsidRDefault="002B433A" w:rsidP="00FD045C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3260"/>
+      <w:gridCol w:w="3260"/>
+      <w:gridCol w:w="3260"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E1B3D26" w14:paraId="100E6211" w14:textId="77777777" w:rsidTr="1E1B3D26">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3260" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="48E6F857" w14:textId="44697139" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3260" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2EE1510A" w14:textId="0E4CD29E" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3260" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6BFFC8AD" w14:textId="36A0E7DD" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7C0EF374" w14:textId="66EF4BD4" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...6 lines deleted...]
-      <w:ind w:left="-851"/>
     </w:pPr>
-    <w:r>
-[...166 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002B433A" w:rsidRDefault="002B433A" w:rsidP="00FD045C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D3FBFB9" w14:textId="6E2F67D2" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...10 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...158 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D7B5F78" w14:textId="100D13C0" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="184CD31B" w14:textId="6091A329" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71D53AED" w14:textId="73C1BE80" w:rsidR="1E1B3D26" w:rsidRDefault="1E1B3D26" w:rsidP="1E1B3D26">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="v10FWvMM5XcQsx" int2:id="iecbpDsN">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:bookmark int2:bookmarkName="_Int_Sea7EzxN" int2:invalidationBookmarkName="" int2:hashCode="UxxhI7UOs+USsC" int2:id="X0007LXr">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_3N5dq22x" int2:invalidationBookmarkName="" int2:hashCode="fUSxq5arkRFBwn" int2:id="ejJBNJh9">
+      <int2:state int2:value="Rejected" int2:type="style"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CBCA85C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0DCCD14A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="048F0547"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0DE0EEE"/>
+    <w:lvl w:ilvl="0" w:tplc="0D4682BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F527B1"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="057B43E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B84A5F88"/>
+    <w:tmpl w:val="B3289C1C"/>
+    <w:lvl w:ilvl="0" w:tplc="7FE25DA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="76F62846">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="721AB7A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C3EA9486">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="795C3BD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08BEE54C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="23B2BA84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DFD0C06E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D0FAAB28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ED810E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F49EEE08"/>
+    <w:lvl w:ilvl="0" w:tplc="6128A914">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0E32F9B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1C7C175E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DD06AA34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1C1C9E12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="85663854">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3932AABA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2D7C461C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FDE01F5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="146F0921"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF545070"/>
+    <w:lvl w:ilvl="0" w:tplc="354069BC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BE23B70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9DEFE5A"/>
+    <w:lvl w:ilvl="0" w:tplc="5372A5C2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A8CC38D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CF023DCE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="91F4D580" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2084BFAC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C5282EBE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="751AC004" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04E4F7CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E18C6A82" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6460E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54CCAF4E"/>
+    <w:lvl w:ilvl="0" w:tplc="B804E558">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F6FCC598">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E258E318">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A9FA5E3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="645EE1D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98CC643C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C8367BD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7688A296">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E83E3CB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D7A5CD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9E287E0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -12126,54 +21215,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B090965"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FC97B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2DB61BDC"/>
+    <w:tmpl w:val="276E2582"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -12239,280 +21328,824 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D93752"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FF45960"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="87D46CFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34FAC61A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="265617A6"/>
+    <w:tmpl w:val="BC242B7A"/>
+    <w:lvl w:ilvl="0" w:tplc="40D8EACE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="99561794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F1563202">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DFF0844C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DB503E04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A37071D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="46A215B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B59A6626">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1E2AB422">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E77CB7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0210857A"/>
+    <w:lvl w:ilvl="0" w:tplc="43C2ED28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A342A1DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="456A4452">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5B9622B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="87A8C876">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F1D2B8EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5BC28BE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7BFE3F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="67E8A7B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58352C4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="648CE1CA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="143F6755"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A84F99B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4AE46B90"/>
+    <w:tmpl w:val="7E863DAA"/>
+    <w:lvl w:ilvl="0" w:tplc="0590A616">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="07E8C0A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="783051DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="991A046E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="35148A90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="59629EB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A358F810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0A50F210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="06DC6F9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FF12E69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="828A5BA8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14BC1953"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706493FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="69D238A6"/>
+    <w:tmpl w:val="37F2CF90"/>
+    <w:lvl w:ilvl="0" w:tplc="618E16B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2C564E30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F97A6A24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5EDA69EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="132CEDE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A532F554">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5A6C5FDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D6DEA014">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B0D0B4C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77B656F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F842B1BE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -12578,3101 +22211,2036 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...2635 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="615336953">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1315333914">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="71972174">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1474056821">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="5" w16cid:durableId="124585511">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6" w16cid:durableId="1806073612">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1553494248">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1774084990">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="483742961">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="249315229">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="488061043">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1216890981">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1597443116">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="14" w16cid:durableId="101649387">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="15" w16cid:durableId="785587454">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="16" w16cid:durableId="653921000">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="17" w16cid:durableId="550842811">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="18" w16cid:durableId="1928804837">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
-[...5 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="19" w16cid:durableId="2050182265">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="20" w16cid:durableId="158082383">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="21" w16cid:durableId="1444809729">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="22" w16cid:durableId="2038118091">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="23" w16cid:durableId="1317033199">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="24" w16cid:durableId="492063588">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="25" w16cid:durableId="130442979">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="26" w16cid:durableId="1504666421">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19">
-[...38 lines deleted...]
-  <w:numIdMacAtCleanup w:val="30"/>
+  <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="1134"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D0368"/>
-[...148 lines deleted...]
-    <w:rsid w:val="00FD31A7"/>
+    <w:rsidRoot w:val="00F649E3"/>
+    <w:rsid w:val="0000045B"/>
+    <w:rsid w:val="00000990"/>
+    <w:rsid w:val="00003119"/>
+    <w:rsid w:val="00003A38"/>
+    <w:rsid w:val="00006B34"/>
+    <w:rsid w:val="00010A7B"/>
+    <w:rsid w:val="0001480F"/>
+    <w:rsid w:val="00015813"/>
+    <w:rsid w:val="00015980"/>
+    <w:rsid w:val="00016B70"/>
+    <w:rsid w:val="00017175"/>
+    <w:rsid w:val="00021B99"/>
+    <w:rsid w:val="000232D4"/>
+    <w:rsid w:val="0002599A"/>
+    <w:rsid w:val="00025A87"/>
+    <w:rsid w:val="00026B2F"/>
+    <w:rsid w:val="000302EA"/>
+    <w:rsid w:val="000324BB"/>
+    <w:rsid w:val="00032B17"/>
+    <w:rsid w:val="00033096"/>
+    <w:rsid w:val="0004050F"/>
+    <w:rsid w:val="00040637"/>
+    <w:rsid w:val="00040856"/>
+    <w:rsid w:val="00040F39"/>
+    <w:rsid w:val="0004208E"/>
+    <w:rsid w:val="00043644"/>
+    <w:rsid w:val="00045784"/>
+    <w:rsid w:val="00047132"/>
+    <w:rsid w:val="000526ED"/>
+    <w:rsid w:val="00054A53"/>
+    <w:rsid w:val="000551A4"/>
+    <w:rsid w:val="000647C8"/>
+    <w:rsid w:val="00064B35"/>
+    <w:rsid w:val="00066F9A"/>
+    <w:rsid w:val="00071B0F"/>
+    <w:rsid w:val="00071B35"/>
+    <w:rsid w:val="000735E1"/>
+    <w:rsid w:val="000803CF"/>
+    <w:rsid w:val="00081458"/>
+    <w:rsid w:val="000817DB"/>
+    <w:rsid w:val="00082688"/>
+    <w:rsid w:val="00083597"/>
+    <w:rsid w:val="00083750"/>
+    <w:rsid w:val="00085A77"/>
+    <w:rsid w:val="00085F4F"/>
+    <w:rsid w:val="000865B9"/>
+    <w:rsid w:val="00090D1E"/>
+    <w:rsid w:val="00090EB8"/>
+    <w:rsid w:val="00095210"/>
+    <w:rsid w:val="000969C1"/>
+    <w:rsid w:val="00096ECB"/>
+    <w:rsid w:val="00097EB8"/>
+    <w:rsid w:val="00097EE6"/>
+    <w:rsid w:val="000A120A"/>
+    <w:rsid w:val="000A1997"/>
+    <w:rsid w:val="000A1A5C"/>
+    <w:rsid w:val="000A2B1A"/>
+    <w:rsid w:val="000A3FC8"/>
+    <w:rsid w:val="000A5F35"/>
+    <w:rsid w:val="000B0A85"/>
+    <w:rsid w:val="000B0C13"/>
+    <w:rsid w:val="000B1C2D"/>
+    <w:rsid w:val="000B3245"/>
+    <w:rsid w:val="000B48E3"/>
+    <w:rsid w:val="000B60A0"/>
+    <w:rsid w:val="000B6EAA"/>
+    <w:rsid w:val="000B7FC6"/>
+    <w:rsid w:val="000C3E27"/>
+    <w:rsid w:val="000C3F0A"/>
+    <w:rsid w:val="000D043E"/>
+    <w:rsid w:val="000D0B07"/>
+    <w:rsid w:val="000D24CC"/>
+    <w:rsid w:val="000D3B95"/>
+    <w:rsid w:val="000D6A03"/>
+    <w:rsid w:val="000D7063"/>
+    <w:rsid w:val="000E0E31"/>
+    <w:rsid w:val="000E0F97"/>
+    <w:rsid w:val="000E31D5"/>
+    <w:rsid w:val="000E4775"/>
+    <w:rsid w:val="000E683E"/>
+    <w:rsid w:val="000F03CB"/>
+    <w:rsid w:val="000F0449"/>
+    <w:rsid w:val="000F126C"/>
+    <w:rsid w:val="000F233F"/>
+    <w:rsid w:val="000F404B"/>
+    <w:rsid w:val="000F452C"/>
+    <w:rsid w:val="000F6BE0"/>
+    <w:rsid w:val="000F77E3"/>
+    <w:rsid w:val="001012D0"/>
+    <w:rsid w:val="001019D8"/>
+    <w:rsid w:val="001034D5"/>
+    <w:rsid w:val="00103DAC"/>
+    <w:rsid w:val="00105A74"/>
+    <w:rsid w:val="001074B3"/>
+    <w:rsid w:val="00111236"/>
+    <w:rsid w:val="00113EC2"/>
+    <w:rsid w:val="00115C18"/>
+    <w:rsid w:val="0011680B"/>
+    <w:rsid w:val="00131F8A"/>
+    <w:rsid w:val="001434A9"/>
+    <w:rsid w:val="00150ADF"/>
+    <w:rsid w:val="001510CA"/>
+    <w:rsid w:val="001557BF"/>
+    <w:rsid w:val="00155807"/>
+    <w:rsid w:val="00156ACC"/>
+    <w:rsid w:val="00156E0E"/>
+    <w:rsid w:val="00160709"/>
+    <w:rsid w:val="0016562C"/>
+    <w:rsid w:val="001702BD"/>
+    <w:rsid w:val="0017093A"/>
+    <w:rsid w:val="00176D13"/>
+    <w:rsid w:val="00180E37"/>
+    <w:rsid w:val="00181EF8"/>
+    <w:rsid w:val="00183934"/>
+    <w:rsid w:val="0018430A"/>
+    <w:rsid w:val="00193A13"/>
+    <w:rsid w:val="001951AC"/>
+    <w:rsid w:val="001A39FC"/>
+    <w:rsid w:val="001A3E7D"/>
+    <w:rsid w:val="001A4331"/>
+    <w:rsid w:val="001A596E"/>
+    <w:rsid w:val="001A7449"/>
+    <w:rsid w:val="001A7FE1"/>
+    <w:rsid w:val="001B1443"/>
+    <w:rsid w:val="001B1F38"/>
+    <w:rsid w:val="001B32B1"/>
+    <w:rsid w:val="001B4139"/>
+    <w:rsid w:val="001B4B26"/>
+    <w:rsid w:val="001B5FE1"/>
+    <w:rsid w:val="001B6CBF"/>
+    <w:rsid w:val="001B7A5E"/>
+    <w:rsid w:val="001C2D73"/>
+    <w:rsid w:val="001C3C42"/>
+    <w:rsid w:val="001C5EAE"/>
+    <w:rsid w:val="001C6DC4"/>
+    <w:rsid w:val="001C7549"/>
+    <w:rsid w:val="001C7A58"/>
+    <w:rsid w:val="001D0214"/>
+    <w:rsid w:val="001D164E"/>
+    <w:rsid w:val="001D1C72"/>
+    <w:rsid w:val="001E067D"/>
+    <w:rsid w:val="001E0AEE"/>
+    <w:rsid w:val="001E19D2"/>
+    <w:rsid w:val="001E3037"/>
+    <w:rsid w:val="001E32D0"/>
+    <w:rsid w:val="001E54C9"/>
+    <w:rsid w:val="001F234D"/>
+    <w:rsid w:val="001F4F08"/>
+    <w:rsid w:val="001F74FD"/>
+    <w:rsid w:val="001F7D39"/>
+    <w:rsid w:val="00200855"/>
+    <w:rsid w:val="002014BC"/>
+    <w:rsid w:val="00202AEA"/>
+    <w:rsid w:val="00204631"/>
+    <w:rsid w:val="002113C3"/>
+    <w:rsid w:val="00211A60"/>
+    <w:rsid w:val="0021597D"/>
+    <w:rsid w:val="00220D67"/>
+    <w:rsid w:val="00221581"/>
+    <w:rsid w:val="00222F35"/>
+    <w:rsid w:val="0022331B"/>
+    <w:rsid w:val="0022547E"/>
+    <w:rsid w:val="00225CE4"/>
+    <w:rsid w:val="00226C1A"/>
+    <w:rsid w:val="002306B4"/>
+    <w:rsid w:val="002308DC"/>
+    <w:rsid w:val="00230AEF"/>
+    <w:rsid w:val="0023284D"/>
+    <w:rsid w:val="00233A04"/>
+    <w:rsid w:val="002342D2"/>
+    <w:rsid w:val="00234406"/>
+    <w:rsid w:val="0023765A"/>
+    <w:rsid w:val="002412A4"/>
+    <w:rsid w:val="0024540E"/>
+    <w:rsid w:val="00245EED"/>
+    <w:rsid w:val="00251147"/>
+    <w:rsid w:val="00251531"/>
+    <w:rsid w:val="00251F1B"/>
+    <w:rsid w:val="00252DD0"/>
+    <w:rsid w:val="00254214"/>
+    <w:rsid w:val="002569A8"/>
+    <w:rsid w:val="0026046B"/>
+    <w:rsid w:val="00265627"/>
+    <w:rsid w:val="002700F4"/>
+    <w:rsid w:val="002716EB"/>
+    <w:rsid w:val="002719FD"/>
+    <w:rsid w:val="00272534"/>
+    <w:rsid w:val="00272E42"/>
+    <w:rsid w:val="00273C8F"/>
+    <w:rsid w:val="00280915"/>
+    <w:rsid w:val="00280B7C"/>
+    <w:rsid w:val="0028313F"/>
+    <w:rsid w:val="00286B41"/>
+    <w:rsid w:val="00287DEE"/>
+    <w:rsid w:val="00290B3A"/>
+    <w:rsid w:val="00293CBB"/>
+    <w:rsid w:val="00293D8B"/>
+    <w:rsid w:val="00294DE4"/>
+    <w:rsid w:val="00295010"/>
+    <w:rsid w:val="00295EF4"/>
+    <w:rsid w:val="002A01BF"/>
+    <w:rsid w:val="002A0371"/>
+    <w:rsid w:val="002A0388"/>
+    <w:rsid w:val="002A2299"/>
+    <w:rsid w:val="002A4BA6"/>
+    <w:rsid w:val="002A56C0"/>
+    <w:rsid w:val="002A6212"/>
+    <w:rsid w:val="002A6250"/>
+    <w:rsid w:val="002A6A55"/>
+    <w:rsid w:val="002A6F04"/>
+    <w:rsid w:val="002A787C"/>
+    <w:rsid w:val="002A7B95"/>
+    <w:rsid w:val="002B1E92"/>
+    <w:rsid w:val="002B2933"/>
+    <w:rsid w:val="002B2953"/>
+    <w:rsid w:val="002B4DE4"/>
+    <w:rsid w:val="002B515A"/>
+    <w:rsid w:val="002B65A4"/>
+    <w:rsid w:val="002B7837"/>
+    <w:rsid w:val="002C0617"/>
+    <w:rsid w:val="002C223E"/>
+    <w:rsid w:val="002C6F9C"/>
+    <w:rsid w:val="002D1609"/>
+    <w:rsid w:val="002D5D34"/>
+    <w:rsid w:val="002D678D"/>
+    <w:rsid w:val="002D70C8"/>
+    <w:rsid w:val="002D750D"/>
+    <w:rsid w:val="002D7CD2"/>
+    <w:rsid w:val="002DA5D1"/>
+    <w:rsid w:val="002E1DA3"/>
+    <w:rsid w:val="002E2EF9"/>
+    <w:rsid w:val="002E34DB"/>
+    <w:rsid w:val="002E4039"/>
+    <w:rsid w:val="002E4C72"/>
+    <w:rsid w:val="002E60B9"/>
+    <w:rsid w:val="002F02B4"/>
+    <w:rsid w:val="002F2AAD"/>
+    <w:rsid w:val="002F47F4"/>
+    <w:rsid w:val="002F747B"/>
+    <w:rsid w:val="00302024"/>
+    <w:rsid w:val="00302F1B"/>
+    <w:rsid w:val="0030443C"/>
+    <w:rsid w:val="0030494C"/>
+    <w:rsid w:val="00305FAB"/>
+    <w:rsid w:val="00313D27"/>
+    <w:rsid w:val="00314D84"/>
+    <w:rsid w:val="00315933"/>
+    <w:rsid w:val="003160E1"/>
+    <w:rsid w:val="00320258"/>
+    <w:rsid w:val="003212D6"/>
+    <w:rsid w:val="00321C2A"/>
+    <w:rsid w:val="0032248A"/>
+    <w:rsid w:val="00323F66"/>
+    <w:rsid w:val="00326178"/>
+    <w:rsid w:val="00327DCF"/>
+    <w:rsid w:val="003309B6"/>
+    <w:rsid w:val="003346A9"/>
+    <w:rsid w:val="00335B2C"/>
+    <w:rsid w:val="00343CC5"/>
+    <w:rsid w:val="00344E21"/>
+    <w:rsid w:val="00345D12"/>
+    <w:rsid w:val="00347AA5"/>
+    <w:rsid w:val="003518EB"/>
+    <w:rsid w:val="00352E6A"/>
+    <w:rsid w:val="00353F28"/>
+    <w:rsid w:val="00356878"/>
+    <w:rsid w:val="00357EAF"/>
+    <w:rsid w:val="003604AE"/>
+    <w:rsid w:val="0036168B"/>
+    <w:rsid w:val="00364240"/>
+    <w:rsid w:val="0037075F"/>
+    <w:rsid w:val="0037263B"/>
+    <w:rsid w:val="00375706"/>
+    <w:rsid w:val="00375ADE"/>
+    <w:rsid w:val="00375E26"/>
+    <w:rsid w:val="00376167"/>
+    <w:rsid w:val="00376507"/>
+    <w:rsid w:val="00376F0F"/>
+    <w:rsid w:val="0038079C"/>
+    <w:rsid w:val="00386392"/>
+    <w:rsid w:val="00386DDA"/>
+    <w:rsid w:val="00387097"/>
+    <w:rsid w:val="00393B17"/>
+    <w:rsid w:val="00394DE4"/>
+    <w:rsid w:val="003A09AF"/>
+    <w:rsid w:val="003A2475"/>
+    <w:rsid w:val="003A2A41"/>
+    <w:rsid w:val="003A2D87"/>
+    <w:rsid w:val="003A2FCF"/>
+    <w:rsid w:val="003A3571"/>
+    <w:rsid w:val="003A386D"/>
+    <w:rsid w:val="003A6021"/>
+    <w:rsid w:val="003B035B"/>
+    <w:rsid w:val="003B4287"/>
+    <w:rsid w:val="003B4F92"/>
+    <w:rsid w:val="003C053B"/>
+    <w:rsid w:val="003C141E"/>
+    <w:rsid w:val="003C2A2E"/>
+    <w:rsid w:val="003C3485"/>
+    <w:rsid w:val="003C4116"/>
+    <w:rsid w:val="003C4EA7"/>
+    <w:rsid w:val="003C6337"/>
+    <w:rsid w:val="003C708F"/>
+    <w:rsid w:val="003D17C5"/>
+    <w:rsid w:val="003D2ED4"/>
+    <w:rsid w:val="003D438C"/>
+    <w:rsid w:val="003E006A"/>
+    <w:rsid w:val="003E0EED"/>
+    <w:rsid w:val="003E1526"/>
+    <w:rsid w:val="003E22BC"/>
+    <w:rsid w:val="003E2647"/>
+    <w:rsid w:val="003E60C8"/>
+    <w:rsid w:val="003F3809"/>
+    <w:rsid w:val="003F57BB"/>
+    <w:rsid w:val="003F5C03"/>
+    <w:rsid w:val="004002AE"/>
+    <w:rsid w:val="004007AE"/>
+    <w:rsid w:val="00402FC6"/>
+    <w:rsid w:val="00404FC7"/>
+    <w:rsid w:val="004077E1"/>
+    <w:rsid w:val="0041091F"/>
+    <w:rsid w:val="00410E69"/>
+    <w:rsid w:val="00411340"/>
+    <w:rsid w:val="00411D59"/>
+    <w:rsid w:val="0041212D"/>
+    <w:rsid w:val="004121CD"/>
+    <w:rsid w:val="004138DE"/>
+    <w:rsid w:val="004156A7"/>
+    <w:rsid w:val="00415DF7"/>
+    <w:rsid w:val="004206C2"/>
+    <w:rsid w:val="00421B67"/>
+    <w:rsid w:val="00421FCC"/>
+    <w:rsid w:val="00422642"/>
+    <w:rsid w:val="00425015"/>
+    <w:rsid w:val="00425C7A"/>
+    <w:rsid w:val="0042799C"/>
+    <w:rsid w:val="004315C8"/>
+    <w:rsid w:val="00431621"/>
+    <w:rsid w:val="004328E5"/>
+    <w:rsid w:val="00437E56"/>
+    <w:rsid w:val="004440BC"/>
+    <w:rsid w:val="004454C8"/>
+    <w:rsid w:val="00446540"/>
+    <w:rsid w:val="00446E97"/>
+    <w:rsid w:val="004472F4"/>
+    <w:rsid w:val="00447C47"/>
+    <w:rsid w:val="00447C49"/>
+    <w:rsid w:val="004512D6"/>
+    <w:rsid w:val="00451B10"/>
+    <w:rsid w:val="00457E11"/>
+    <w:rsid w:val="0046039D"/>
+    <w:rsid w:val="0046403F"/>
+    <w:rsid w:val="004642DD"/>
+    <w:rsid w:val="00464857"/>
+    <w:rsid w:val="00472300"/>
+    <w:rsid w:val="00472438"/>
+    <w:rsid w:val="0047357F"/>
+    <w:rsid w:val="004737C6"/>
+    <w:rsid w:val="00476E2A"/>
+    <w:rsid w:val="00482C7C"/>
+    <w:rsid w:val="004843FA"/>
+    <w:rsid w:val="00491790"/>
+    <w:rsid w:val="00494583"/>
+    <w:rsid w:val="00494BBE"/>
+    <w:rsid w:val="00495C3D"/>
+    <w:rsid w:val="00496642"/>
+    <w:rsid w:val="00496E62"/>
+    <w:rsid w:val="00497A1D"/>
+    <w:rsid w:val="004A11D4"/>
+    <w:rsid w:val="004A1381"/>
+    <w:rsid w:val="004A512C"/>
+    <w:rsid w:val="004A5757"/>
+    <w:rsid w:val="004B21B1"/>
+    <w:rsid w:val="004B21EB"/>
+    <w:rsid w:val="004B3818"/>
+    <w:rsid w:val="004B4037"/>
+    <w:rsid w:val="004C0C94"/>
+    <w:rsid w:val="004C36DA"/>
+    <w:rsid w:val="004C3953"/>
+    <w:rsid w:val="004C43AD"/>
+    <w:rsid w:val="004C4D35"/>
+    <w:rsid w:val="004C73E6"/>
+    <w:rsid w:val="004D0B12"/>
+    <w:rsid w:val="004D4A71"/>
+    <w:rsid w:val="004E143F"/>
+    <w:rsid w:val="004E1856"/>
+    <w:rsid w:val="004F010C"/>
+    <w:rsid w:val="004F225B"/>
+    <w:rsid w:val="004F353F"/>
+    <w:rsid w:val="004F554D"/>
+    <w:rsid w:val="004F6D6F"/>
+    <w:rsid w:val="0050256B"/>
+    <w:rsid w:val="0050700E"/>
+    <w:rsid w:val="00507FA2"/>
+    <w:rsid w:val="005154A6"/>
+    <w:rsid w:val="00516452"/>
+    <w:rsid w:val="00516B5F"/>
+    <w:rsid w:val="0052052A"/>
+    <w:rsid w:val="00523A92"/>
+    <w:rsid w:val="00523D37"/>
+    <w:rsid w:val="005258D2"/>
+    <w:rsid w:val="005318A8"/>
+    <w:rsid w:val="00533BDC"/>
+    <w:rsid w:val="0054026C"/>
+    <w:rsid w:val="0054037F"/>
+    <w:rsid w:val="00540A22"/>
+    <w:rsid w:val="00541CC7"/>
+    <w:rsid w:val="00544DCC"/>
+    <w:rsid w:val="00544F9E"/>
+    <w:rsid w:val="00545CEF"/>
+    <w:rsid w:val="00545E65"/>
+    <w:rsid w:val="00545EFF"/>
+    <w:rsid w:val="005460D0"/>
+    <w:rsid w:val="00546A6A"/>
+    <w:rsid w:val="0055254B"/>
+    <w:rsid w:val="00556B12"/>
+    <w:rsid w:val="0055781A"/>
+    <w:rsid w:val="00563C79"/>
+    <w:rsid w:val="0057010B"/>
+    <w:rsid w:val="00571CF8"/>
+    <w:rsid w:val="00572A7B"/>
+    <w:rsid w:val="00575294"/>
+    <w:rsid w:val="00576302"/>
+    <w:rsid w:val="00580F32"/>
+    <w:rsid w:val="00590D8B"/>
+    <w:rsid w:val="00590F24"/>
+    <w:rsid w:val="005912C1"/>
+    <w:rsid w:val="005919A2"/>
+    <w:rsid w:val="00594137"/>
+    <w:rsid w:val="005A004B"/>
+    <w:rsid w:val="005A0815"/>
+    <w:rsid w:val="005A1387"/>
+    <w:rsid w:val="005A2BED"/>
+    <w:rsid w:val="005A3D88"/>
+    <w:rsid w:val="005A3E77"/>
+    <w:rsid w:val="005A4EC9"/>
+    <w:rsid w:val="005A5742"/>
+    <w:rsid w:val="005A5CAA"/>
+    <w:rsid w:val="005A726F"/>
+    <w:rsid w:val="005A7CFB"/>
+    <w:rsid w:val="005B5FDA"/>
+    <w:rsid w:val="005B60FC"/>
+    <w:rsid w:val="005B7AE8"/>
+    <w:rsid w:val="005C00E9"/>
+    <w:rsid w:val="005C1DBE"/>
+    <w:rsid w:val="005C30FC"/>
+    <w:rsid w:val="005C5C95"/>
+    <w:rsid w:val="005C643C"/>
+    <w:rsid w:val="005D0624"/>
+    <w:rsid w:val="005D5C3B"/>
+    <w:rsid w:val="005D6048"/>
+    <w:rsid w:val="005D74A2"/>
+    <w:rsid w:val="005D74B1"/>
+    <w:rsid w:val="005E07A5"/>
+    <w:rsid w:val="005E1BD4"/>
+    <w:rsid w:val="005E3576"/>
+    <w:rsid w:val="005E5135"/>
+    <w:rsid w:val="005E70DA"/>
+    <w:rsid w:val="005F0E80"/>
+    <w:rsid w:val="005F1323"/>
+    <w:rsid w:val="005F4490"/>
+    <w:rsid w:val="005F5443"/>
+    <w:rsid w:val="005F55CE"/>
+    <w:rsid w:val="00600F88"/>
+    <w:rsid w:val="00602F75"/>
+    <w:rsid w:val="00603ABA"/>
+    <w:rsid w:val="00605335"/>
+    <w:rsid w:val="00607ED9"/>
+    <w:rsid w:val="0061051B"/>
+    <w:rsid w:val="00611456"/>
+    <w:rsid w:val="00611FC7"/>
+    <w:rsid w:val="00613AE1"/>
+    <w:rsid w:val="00616B89"/>
+    <w:rsid w:val="006270A0"/>
+    <w:rsid w:val="00627A18"/>
+    <w:rsid w:val="0063050D"/>
+    <w:rsid w:val="00631D5F"/>
+    <w:rsid w:val="00632554"/>
+    <w:rsid w:val="00632A2B"/>
+    <w:rsid w:val="00634C8F"/>
+    <w:rsid w:val="00637A78"/>
+    <w:rsid w:val="00641177"/>
+    <w:rsid w:val="006474C0"/>
+    <w:rsid w:val="0065145E"/>
+    <w:rsid w:val="00654F92"/>
+    <w:rsid w:val="00656542"/>
+    <w:rsid w:val="006567D7"/>
+    <w:rsid w:val="00656920"/>
+    <w:rsid w:val="00656A4E"/>
+    <w:rsid w:val="00660154"/>
+    <w:rsid w:val="0066271F"/>
+    <w:rsid w:val="00662798"/>
+    <w:rsid w:val="006637DC"/>
+    <w:rsid w:val="006642F2"/>
+    <w:rsid w:val="00665045"/>
+    <w:rsid w:val="006663D8"/>
+    <w:rsid w:val="0066720F"/>
+    <w:rsid w:val="0067068F"/>
+    <w:rsid w:val="00671D37"/>
+    <w:rsid w:val="00674868"/>
+    <w:rsid w:val="00680623"/>
+    <w:rsid w:val="00682560"/>
+    <w:rsid w:val="006829C1"/>
+    <w:rsid w:val="00683DCE"/>
+    <w:rsid w:val="00687A48"/>
+    <w:rsid w:val="00687C2C"/>
+    <w:rsid w:val="006919A3"/>
+    <w:rsid w:val="006946B8"/>
+    <w:rsid w:val="006A0BE9"/>
+    <w:rsid w:val="006A0FF3"/>
+    <w:rsid w:val="006A2E96"/>
+    <w:rsid w:val="006A323F"/>
+    <w:rsid w:val="006A6B8B"/>
+    <w:rsid w:val="006B1D1B"/>
+    <w:rsid w:val="006B2455"/>
+    <w:rsid w:val="006C17C8"/>
+    <w:rsid w:val="006C4AC3"/>
+    <w:rsid w:val="006C5BF8"/>
+    <w:rsid w:val="006C6E82"/>
+    <w:rsid w:val="006C794C"/>
+    <w:rsid w:val="006C7C85"/>
+    <w:rsid w:val="006D247F"/>
+    <w:rsid w:val="006D5905"/>
+    <w:rsid w:val="006D5FA7"/>
+    <w:rsid w:val="006D7958"/>
+    <w:rsid w:val="006E1110"/>
+    <w:rsid w:val="006E289D"/>
+    <w:rsid w:val="006E6001"/>
+    <w:rsid w:val="006E6AE1"/>
+    <w:rsid w:val="006F25F1"/>
+    <w:rsid w:val="006F3908"/>
+    <w:rsid w:val="006F3CD5"/>
+    <w:rsid w:val="006F42C9"/>
+    <w:rsid w:val="006F682F"/>
+    <w:rsid w:val="007003A3"/>
+    <w:rsid w:val="00700BA4"/>
+    <w:rsid w:val="00701108"/>
+    <w:rsid w:val="007026CD"/>
+    <w:rsid w:val="007035D8"/>
+    <w:rsid w:val="00704DDD"/>
+    <w:rsid w:val="00705ACE"/>
+    <w:rsid w:val="00707026"/>
+    <w:rsid w:val="00707D75"/>
+    <w:rsid w:val="00711892"/>
+    <w:rsid w:val="0071238B"/>
+    <w:rsid w:val="00713725"/>
+    <w:rsid w:val="00714E2E"/>
+    <w:rsid w:val="00716633"/>
+    <w:rsid w:val="00717598"/>
+    <w:rsid w:val="00720BFC"/>
+    <w:rsid w:val="00721F6F"/>
+    <w:rsid w:val="00722605"/>
+    <w:rsid w:val="0072417D"/>
+    <w:rsid w:val="0074017A"/>
+    <w:rsid w:val="007405A9"/>
+    <w:rsid w:val="007435F9"/>
+    <w:rsid w:val="00743931"/>
+    <w:rsid w:val="007442B8"/>
+    <w:rsid w:val="0074540A"/>
+    <w:rsid w:val="007501B2"/>
+    <w:rsid w:val="00750BD1"/>
+    <w:rsid w:val="00751BA2"/>
+    <w:rsid w:val="007602C9"/>
+    <w:rsid w:val="00760D17"/>
+    <w:rsid w:val="0076180C"/>
+    <w:rsid w:val="00761DF7"/>
+    <w:rsid w:val="00762316"/>
+    <w:rsid w:val="0076424B"/>
+    <w:rsid w:val="0076510A"/>
+    <w:rsid w:val="007660C6"/>
+    <w:rsid w:val="00766C1F"/>
+    <w:rsid w:val="007753AE"/>
+    <w:rsid w:val="00775791"/>
+    <w:rsid w:val="007765A6"/>
+    <w:rsid w:val="00776E56"/>
+    <w:rsid w:val="0077703C"/>
+    <w:rsid w:val="00780DF5"/>
+    <w:rsid w:val="0078146B"/>
+    <w:rsid w:val="00781E8D"/>
+    <w:rsid w:val="00783807"/>
+    <w:rsid w:val="00783835"/>
+    <w:rsid w:val="007877BC"/>
+    <w:rsid w:val="00792983"/>
+    <w:rsid w:val="00792C74"/>
+    <w:rsid w:val="007946F6"/>
+    <w:rsid w:val="00795296"/>
+    <w:rsid w:val="0079667F"/>
+    <w:rsid w:val="00796ADE"/>
+    <w:rsid w:val="0079738C"/>
+    <w:rsid w:val="007A1EB7"/>
+    <w:rsid w:val="007A2B3C"/>
+    <w:rsid w:val="007A606A"/>
+    <w:rsid w:val="007A6BCA"/>
+    <w:rsid w:val="007B1911"/>
+    <w:rsid w:val="007B194C"/>
+    <w:rsid w:val="007B2AAC"/>
+    <w:rsid w:val="007B2DCB"/>
+    <w:rsid w:val="007B2EA8"/>
+    <w:rsid w:val="007B3E43"/>
+    <w:rsid w:val="007C214F"/>
+    <w:rsid w:val="007C2F2B"/>
+    <w:rsid w:val="007C5A5A"/>
+    <w:rsid w:val="007C5E6A"/>
+    <w:rsid w:val="007C76EE"/>
+    <w:rsid w:val="007D0955"/>
+    <w:rsid w:val="007D393A"/>
+    <w:rsid w:val="007D414F"/>
+    <w:rsid w:val="007D7E51"/>
+    <w:rsid w:val="007E07E0"/>
+    <w:rsid w:val="007E1428"/>
+    <w:rsid w:val="007E274B"/>
+    <w:rsid w:val="007E5DBB"/>
+    <w:rsid w:val="007E7A74"/>
+    <w:rsid w:val="007F1265"/>
+    <w:rsid w:val="007F1E8D"/>
+    <w:rsid w:val="007F290D"/>
+    <w:rsid w:val="007F351A"/>
+    <w:rsid w:val="007F474B"/>
+    <w:rsid w:val="007F6C9C"/>
+    <w:rsid w:val="007F74EE"/>
+    <w:rsid w:val="007F78F0"/>
+    <w:rsid w:val="00801B95"/>
+    <w:rsid w:val="0080489E"/>
+    <w:rsid w:val="00804F52"/>
+    <w:rsid w:val="00805CDD"/>
+    <w:rsid w:val="00806816"/>
+    <w:rsid w:val="00806DB3"/>
+    <w:rsid w:val="00807171"/>
+    <w:rsid w:val="00810D31"/>
+    <w:rsid w:val="008129D2"/>
+    <w:rsid w:val="0081411A"/>
+    <w:rsid w:val="00815AE1"/>
+    <w:rsid w:val="008174E5"/>
+    <w:rsid w:val="00817825"/>
+    <w:rsid w:val="008207AA"/>
+    <w:rsid w:val="008213B0"/>
+    <w:rsid w:val="008228ED"/>
+    <w:rsid w:val="0082518F"/>
+    <w:rsid w:val="008256F4"/>
+    <w:rsid w:val="00826E7D"/>
+    <w:rsid w:val="0083366F"/>
+    <w:rsid w:val="00836B4A"/>
+    <w:rsid w:val="00840FFE"/>
+    <w:rsid w:val="00841EC8"/>
+    <w:rsid w:val="00843DF0"/>
+    <w:rsid w:val="00844383"/>
+    <w:rsid w:val="00846CAC"/>
+    <w:rsid w:val="0084784C"/>
+    <w:rsid w:val="00850902"/>
+    <w:rsid w:val="008553B4"/>
+    <w:rsid w:val="008558F6"/>
+    <w:rsid w:val="00855BE1"/>
+    <w:rsid w:val="00856D16"/>
+    <w:rsid w:val="008607F1"/>
+    <w:rsid w:val="00861DD5"/>
+    <w:rsid w:val="00864A22"/>
+    <w:rsid w:val="00866326"/>
+    <w:rsid w:val="00866843"/>
+    <w:rsid w:val="00866B4E"/>
+    <w:rsid w:val="008731CC"/>
+    <w:rsid w:val="00873E88"/>
+    <w:rsid w:val="00875308"/>
+    <w:rsid w:val="00877C76"/>
+    <w:rsid w:val="00880AA4"/>
+    <w:rsid w:val="00881883"/>
+    <w:rsid w:val="00882F69"/>
+    <w:rsid w:val="00883173"/>
+    <w:rsid w:val="00883294"/>
+    <w:rsid w:val="00883367"/>
+    <w:rsid w:val="008871DF"/>
+    <w:rsid w:val="008906F6"/>
+    <w:rsid w:val="00890E19"/>
+    <w:rsid w:val="00893489"/>
+    <w:rsid w:val="00895022"/>
+    <w:rsid w:val="008954EC"/>
+    <w:rsid w:val="00895D18"/>
+    <w:rsid w:val="00897A06"/>
+    <w:rsid w:val="008A1AE9"/>
+    <w:rsid w:val="008A3EF5"/>
+    <w:rsid w:val="008A6110"/>
+    <w:rsid w:val="008B2226"/>
+    <w:rsid w:val="008B312E"/>
+    <w:rsid w:val="008B5393"/>
+    <w:rsid w:val="008B770D"/>
+    <w:rsid w:val="008C005F"/>
+    <w:rsid w:val="008C09DA"/>
+    <w:rsid w:val="008C3938"/>
+    <w:rsid w:val="008C3C12"/>
+    <w:rsid w:val="008C3F4D"/>
+    <w:rsid w:val="008C4A66"/>
+    <w:rsid w:val="008C56B1"/>
+    <w:rsid w:val="008C616A"/>
+    <w:rsid w:val="008C62AA"/>
+    <w:rsid w:val="008C70AF"/>
+    <w:rsid w:val="008CC85B"/>
+    <w:rsid w:val="008D1339"/>
+    <w:rsid w:val="008D365D"/>
+    <w:rsid w:val="008D5B08"/>
+    <w:rsid w:val="008D6652"/>
+    <w:rsid w:val="008E0B5A"/>
+    <w:rsid w:val="008E1370"/>
+    <w:rsid w:val="008E462C"/>
+    <w:rsid w:val="008E5F71"/>
+    <w:rsid w:val="008F02CA"/>
+    <w:rsid w:val="008F0344"/>
+    <w:rsid w:val="008F1692"/>
+    <w:rsid w:val="008F50DC"/>
+    <w:rsid w:val="0090084B"/>
+    <w:rsid w:val="00904E48"/>
+    <w:rsid w:val="009069FB"/>
+    <w:rsid w:val="009075DB"/>
+    <w:rsid w:val="0091039B"/>
+    <w:rsid w:val="00910F2C"/>
+    <w:rsid w:val="00911B0E"/>
+    <w:rsid w:val="00912619"/>
+    <w:rsid w:val="00914C93"/>
+    <w:rsid w:val="00915225"/>
+    <w:rsid w:val="00917D1B"/>
+    <w:rsid w:val="00926DD7"/>
+    <w:rsid w:val="00927465"/>
+    <w:rsid w:val="009317E3"/>
+    <w:rsid w:val="00932A54"/>
+    <w:rsid w:val="00935063"/>
+    <w:rsid w:val="0093586F"/>
+    <w:rsid w:val="009363C8"/>
+    <w:rsid w:val="009370D0"/>
+    <w:rsid w:val="009405A2"/>
+    <w:rsid w:val="009415F5"/>
+    <w:rsid w:val="00943394"/>
+    <w:rsid w:val="00944664"/>
+    <w:rsid w:val="00944B2E"/>
+    <w:rsid w:val="00946689"/>
+    <w:rsid w:val="0095594F"/>
+    <w:rsid w:val="00956173"/>
+    <w:rsid w:val="009563BC"/>
+    <w:rsid w:val="00960E5D"/>
+    <w:rsid w:val="0096225F"/>
+    <w:rsid w:val="00966CEC"/>
+    <w:rsid w:val="00972838"/>
+    <w:rsid w:val="00975800"/>
+    <w:rsid w:val="00975A0A"/>
+    <w:rsid w:val="009840E4"/>
+    <w:rsid w:val="0098422D"/>
+    <w:rsid w:val="00984C57"/>
+    <w:rsid w:val="0098524D"/>
+    <w:rsid w:val="009869D0"/>
+    <w:rsid w:val="009871FB"/>
+    <w:rsid w:val="00987C03"/>
+    <w:rsid w:val="00987F19"/>
+    <w:rsid w:val="0099275C"/>
+    <w:rsid w:val="00993628"/>
+    <w:rsid w:val="00993727"/>
+    <w:rsid w:val="00993C6B"/>
+    <w:rsid w:val="00994965"/>
+    <w:rsid w:val="00995492"/>
+    <w:rsid w:val="009A08A1"/>
+    <w:rsid w:val="009A1A96"/>
+    <w:rsid w:val="009A262C"/>
+    <w:rsid w:val="009B1638"/>
+    <w:rsid w:val="009B1ACC"/>
+    <w:rsid w:val="009B1E9A"/>
+    <w:rsid w:val="009B40D8"/>
+    <w:rsid w:val="009C0030"/>
+    <w:rsid w:val="009C2905"/>
+    <w:rsid w:val="009C75D0"/>
+    <w:rsid w:val="009D1078"/>
+    <w:rsid w:val="009D301C"/>
+    <w:rsid w:val="009D5066"/>
+    <w:rsid w:val="009D7334"/>
+    <w:rsid w:val="009D76B6"/>
+    <w:rsid w:val="009D7DD1"/>
+    <w:rsid w:val="009E1036"/>
+    <w:rsid w:val="009E207B"/>
+    <w:rsid w:val="009E3CE0"/>
+    <w:rsid w:val="009E4D49"/>
+    <w:rsid w:val="009F1D5B"/>
+    <w:rsid w:val="009F458C"/>
+    <w:rsid w:val="009F46A6"/>
+    <w:rsid w:val="009F6169"/>
+    <w:rsid w:val="00A009AA"/>
+    <w:rsid w:val="00A01556"/>
+    <w:rsid w:val="00A01D11"/>
+    <w:rsid w:val="00A037DE"/>
+    <w:rsid w:val="00A03CBC"/>
+    <w:rsid w:val="00A03D78"/>
+    <w:rsid w:val="00A04345"/>
+    <w:rsid w:val="00A071E7"/>
+    <w:rsid w:val="00A125ED"/>
+    <w:rsid w:val="00A12DB0"/>
+    <w:rsid w:val="00A206C8"/>
+    <w:rsid w:val="00A252D8"/>
+    <w:rsid w:val="00A25BB8"/>
+    <w:rsid w:val="00A27F88"/>
+    <w:rsid w:val="00A30449"/>
+    <w:rsid w:val="00A308D8"/>
+    <w:rsid w:val="00A376B8"/>
+    <w:rsid w:val="00A37813"/>
+    <w:rsid w:val="00A37B85"/>
+    <w:rsid w:val="00A40B93"/>
+    <w:rsid w:val="00A4389E"/>
+    <w:rsid w:val="00A44225"/>
+    <w:rsid w:val="00A4736D"/>
+    <w:rsid w:val="00A47B7C"/>
+    <w:rsid w:val="00A50783"/>
+    <w:rsid w:val="00A50907"/>
+    <w:rsid w:val="00A528F2"/>
+    <w:rsid w:val="00A5353B"/>
+    <w:rsid w:val="00A55E77"/>
+    <w:rsid w:val="00A5786A"/>
+    <w:rsid w:val="00A611B7"/>
+    <w:rsid w:val="00A62A55"/>
+    <w:rsid w:val="00A63EAA"/>
+    <w:rsid w:val="00A648B3"/>
+    <w:rsid w:val="00A6705A"/>
+    <w:rsid w:val="00A67109"/>
+    <w:rsid w:val="00A70288"/>
+    <w:rsid w:val="00A706EB"/>
+    <w:rsid w:val="00A70D25"/>
+    <w:rsid w:val="00A74A00"/>
+    <w:rsid w:val="00A82E01"/>
+    <w:rsid w:val="00A85236"/>
+    <w:rsid w:val="00A905A8"/>
+    <w:rsid w:val="00A907F4"/>
+    <w:rsid w:val="00A90ABD"/>
+    <w:rsid w:val="00A950CF"/>
+    <w:rsid w:val="00A95FDC"/>
+    <w:rsid w:val="00AA04AD"/>
+    <w:rsid w:val="00AA0A49"/>
+    <w:rsid w:val="00AA63FC"/>
+    <w:rsid w:val="00AA648E"/>
+    <w:rsid w:val="00AA6751"/>
+    <w:rsid w:val="00AA750E"/>
+    <w:rsid w:val="00AB2DFB"/>
+    <w:rsid w:val="00AC0038"/>
+    <w:rsid w:val="00AC286A"/>
+    <w:rsid w:val="00AC2ADE"/>
+    <w:rsid w:val="00AC3C68"/>
+    <w:rsid w:val="00AC4A42"/>
+    <w:rsid w:val="00AC7A38"/>
+    <w:rsid w:val="00AD0AB0"/>
+    <w:rsid w:val="00AD24A4"/>
+    <w:rsid w:val="00AD4F0A"/>
+    <w:rsid w:val="00AD5513"/>
+    <w:rsid w:val="00AD6AB4"/>
+    <w:rsid w:val="00AD740C"/>
+    <w:rsid w:val="00AD792C"/>
+    <w:rsid w:val="00AE168B"/>
+    <w:rsid w:val="00AE391E"/>
+    <w:rsid w:val="00AE76C5"/>
+    <w:rsid w:val="00AE7CDE"/>
+    <w:rsid w:val="00AF0F1C"/>
+    <w:rsid w:val="00AF0F3B"/>
+    <w:rsid w:val="00AF218B"/>
+    <w:rsid w:val="00AF4DAA"/>
+    <w:rsid w:val="00AF4DD9"/>
+    <w:rsid w:val="00AF5B0F"/>
+    <w:rsid w:val="00B0000F"/>
+    <w:rsid w:val="00B00998"/>
+    <w:rsid w:val="00B00A7F"/>
+    <w:rsid w:val="00B03A4B"/>
+    <w:rsid w:val="00B071E4"/>
+    <w:rsid w:val="00B0733A"/>
+    <w:rsid w:val="00B13575"/>
+    <w:rsid w:val="00B13C0D"/>
+    <w:rsid w:val="00B15DF5"/>
+    <w:rsid w:val="00B15EDF"/>
+    <w:rsid w:val="00B1616C"/>
+    <w:rsid w:val="00B21446"/>
+    <w:rsid w:val="00B23B5A"/>
+    <w:rsid w:val="00B2483D"/>
+    <w:rsid w:val="00B30FBD"/>
+    <w:rsid w:val="00B32F09"/>
+    <w:rsid w:val="00B33795"/>
+    <w:rsid w:val="00B3414D"/>
+    <w:rsid w:val="00B354B0"/>
+    <w:rsid w:val="00B354E2"/>
+    <w:rsid w:val="00B42166"/>
+    <w:rsid w:val="00B44956"/>
+    <w:rsid w:val="00B468EF"/>
+    <w:rsid w:val="00B47F81"/>
+    <w:rsid w:val="00B50355"/>
+    <w:rsid w:val="00B518D3"/>
+    <w:rsid w:val="00B52470"/>
+    <w:rsid w:val="00B565B3"/>
+    <w:rsid w:val="00B577CA"/>
+    <w:rsid w:val="00B57DA8"/>
+    <w:rsid w:val="00B65324"/>
+    <w:rsid w:val="00B662F1"/>
+    <w:rsid w:val="00B67997"/>
+    <w:rsid w:val="00B71B8D"/>
+    <w:rsid w:val="00B73B72"/>
+    <w:rsid w:val="00B75667"/>
+    <w:rsid w:val="00B774DA"/>
+    <w:rsid w:val="00B80C0B"/>
+    <w:rsid w:val="00B822DD"/>
+    <w:rsid w:val="00B823D9"/>
+    <w:rsid w:val="00B82947"/>
+    <w:rsid w:val="00B82C0B"/>
+    <w:rsid w:val="00B82CC1"/>
+    <w:rsid w:val="00B961B4"/>
+    <w:rsid w:val="00B96949"/>
+    <w:rsid w:val="00BA144B"/>
+    <w:rsid w:val="00BA5CFF"/>
+    <w:rsid w:val="00BA63BE"/>
+    <w:rsid w:val="00BA7983"/>
+    <w:rsid w:val="00BB024D"/>
+    <w:rsid w:val="00BB2689"/>
+    <w:rsid w:val="00BB4A1A"/>
+    <w:rsid w:val="00BB6F1F"/>
+    <w:rsid w:val="00BC1F71"/>
+    <w:rsid w:val="00BC355C"/>
+    <w:rsid w:val="00BC4542"/>
+    <w:rsid w:val="00BC4733"/>
+    <w:rsid w:val="00BD0DA5"/>
+    <w:rsid w:val="00BD17CD"/>
+    <w:rsid w:val="00BD2FAB"/>
+    <w:rsid w:val="00BD5C48"/>
+    <w:rsid w:val="00BD60E0"/>
+    <w:rsid w:val="00BE115E"/>
+    <w:rsid w:val="00BE1E6D"/>
+    <w:rsid w:val="00BE1FE0"/>
+    <w:rsid w:val="00BE3048"/>
+    <w:rsid w:val="00BE44CD"/>
+    <w:rsid w:val="00BE6D53"/>
+    <w:rsid w:val="00BF005D"/>
+    <w:rsid w:val="00BF0676"/>
+    <w:rsid w:val="00BF09D2"/>
+    <w:rsid w:val="00BF1697"/>
+    <w:rsid w:val="00BF3830"/>
+    <w:rsid w:val="00BF419A"/>
+    <w:rsid w:val="00BF450D"/>
+    <w:rsid w:val="00C07831"/>
+    <w:rsid w:val="00C10790"/>
+    <w:rsid w:val="00C11E74"/>
+    <w:rsid w:val="00C146A4"/>
+    <w:rsid w:val="00C14AD0"/>
+    <w:rsid w:val="00C14BB0"/>
+    <w:rsid w:val="00C1635E"/>
+    <w:rsid w:val="00C20049"/>
+    <w:rsid w:val="00C2243D"/>
+    <w:rsid w:val="00C227A9"/>
+    <w:rsid w:val="00C27CBF"/>
+    <w:rsid w:val="00C30C38"/>
+    <w:rsid w:val="00C32CB2"/>
+    <w:rsid w:val="00C34C23"/>
+    <w:rsid w:val="00C37C35"/>
+    <w:rsid w:val="00C40605"/>
+    <w:rsid w:val="00C40B74"/>
+    <w:rsid w:val="00C4243C"/>
+    <w:rsid w:val="00C42A08"/>
+    <w:rsid w:val="00C50BED"/>
+    <w:rsid w:val="00C523D3"/>
+    <w:rsid w:val="00C538E3"/>
+    <w:rsid w:val="00C543F7"/>
+    <w:rsid w:val="00C558A8"/>
+    <w:rsid w:val="00C56144"/>
+    <w:rsid w:val="00C56F0D"/>
+    <w:rsid w:val="00C70AE2"/>
+    <w:rsid w:val="00C7164B"/>
+    <w:rsid w:val="00C736CA"/>
+    <w:rsid w:val="00C7397F"/>
+    <w:rsid w:val="00C756B0"/>
+    <w:rsid w:val="00C757D4"/>
+    <w:rsid w:val="00C76F8F"/>
+    <w:rsid w:val="00C8000C"/>
+    <w:rsid w:val="00C80FF7"/>
+    <w:rsid w:val="00C82376"/>
+    <w:rsid w:val="00C82A26"/>
+    <w:rsid w:val="00C835C1"/>
+    <w:rsid w:val="00C910A7"/>
+    <w:rsid w:val="00C9270F"/>
+    <w:rsid w:val="00C93F48"/>
+    <w:rsid w:val="00CA036C"/>
+    <w:rsid w:val="00CA246E"/>
+    <w:rsid w:val="00CA436F"/>
+    <w:rsid w:val="00CA43CC"/>
+    <w:rsid w:val="00CA48C8"/>
+    <w:rsid w:val="00CA4FDE"/>
+    <w:rsid w:val="00CA52CE"/>
+    <w:rsid w:val="00CB4992"/>
+    <w:rsid w:val="00CB624B"/>
+    <w:rsid w:val="00CB7C3E"/>
+    <w:rsid w:val="00CC439B"/>
+    <w:rsid w:val="00CC695A"/>
+    <w:rsid w:val="00CD1827"/>
+    <w:rsid w:val="00CD3CA4"/>
+    <w:rsid w:val="00CD45F6"/>
+    <w:rsid w:val="00CD4DBE"/>
+    <w:rsid w:val="00CD56DA"/>
+    <w:rsid w:val="00CD72F3"/>
+    <w:rsid w:val="00CD7D38"/>
+    <w:rsid w:val="00CE0A52"/>
+    <w:rsid w:val="00CE0FA3"/>
+    <w:rsid w:val="00CE1BF3"/>
+    <w:rsid w:val="00CE1FE2"/>
+    <w:rsid w:val="00CE1FFB"/>
+    <w:rsid w:val="00D00D49"/>
+    <w:rsid w:val="00D029D1"/>
+    <w:rsid w:val="00D07155"/>
+    <w:rsid w:val="00D128C0"/>
+    <w:rsid w:val="00D15111"/>
+    <w:rsid w:val="00D16772"/>
+    <w:rsid w:val="00D31BDF"/>
+    <w:rsid w:val="00D331B0"/>
+    <w:rsid w:val="00D342F4"/>
+    <w:rsid w:val="00D4058E"/>
+    <w:rsid w:val="00D42F59"/>
+    <w:rsid w:val="00D45720"/>
+    <w:rsid w:val="00D45A24"/>
+    <w:rsid w:val="00D53FE9"/>
+    <w:rsid w:val="00D557E6"/>
+    <w:rsid w:val="00D612A6"/>
+    <w:rsid w:val="00D61BB2"/>
+    <w:rsid w:val="00D62F7F"/>
+    <w:rsid w:val="00D63D97"/>
+    <w:rsid w:val="00D73E40"/>
+    <w:rsid w:val="00D74C04"/>
+    <w:rsid w:val="00D75090"/>
+    <w:rsid w:val="00D76251"/>
+    <w:rsid w:val="00D77326"/>
+    <w:rsid w:val="00D7748E"/>
+    <w:rsid w:val="00D81017"/>
+    <w:rsid w:val="00D81892"/>
+    <w:rsid w:val="00D81E74"/>
+    <w:rsid w:val="00D81FD1"/>
+    <w:rsid w:val="00D82D06"/>
+    <w:rsid w:val="00D8530C"/>
+    <w:rsid w:val="00D86F57"/>
+    <w:rsid w:val="00D97187"/>
+    <w:rsid w:val="00D974D7"/>
+    <w:rsid w:val="00DA1E73"/>
+    <w:rsid w:val="00DA27CD"/>
+    <w:rsid w:val="00DA2E9B"/>
+    <w:rsid w:val="00DA403D"/>
+    <w:rsid w:val="00DA45CB"/>
+    <w:rsid w:val="00DA4D69"/>
+    <w:rsid w:val="00DA547A"/>
+    <w:rsid w:val="00DA64EF"/>
+    <w:rsid w:val="00DA76B5"/>
+    <w:rsid w:val="00DA7A4F"/>
+    <w:rsid w:val="00DB2645"/>
+    <w:rsid w:val="00DB31C4"/>
+    <w:rsid w:val="00DB509D"/>
+    <w:rsid w:val="00DB75C2"/>
+    <w:rsid w:val="00DC1775"/>
+    <w:rsid w:val="00DC2A90"/>
+    <w:rsid w:val="00DC4BFF"/>
+    <w:rsid w:val="00DC5385"/>
+    <w:rsid w:val="00DC5566"/>
+    <w:rsid w:val="00DC72D5"/>
+    <w:rsid w:val="00DD0942"/>
+    <w:rsid w:val="00DD2F6B"/>
+    <w:rsid w:val="00DD505C"/>
+    <w:rsid w:val="00DD6F58"/>
+    <w:rsid w:val="00DD7EE6"/>
+    <w:rsid w:val="00DE05DD"/>
+    <w:rsid w:val="00DE0638"/>
+    <w:rsid w:val="00DE0C3E"/>
+    <w:rsid w:val="00DE1582"/>
+    <w:rsid w:val="00DE5D9C"/>
+    <w:rsid w:val="00DE68B6"/>
+    <w:rsid w:val="00DE748D"/>
+    <w:rsid w:val="00DE7B1A"/>
+    <w:rsid w:val="00DF2017"/>
+    <w:rsid w:val="00DF312B"/>
+    <w:rsid w:val="00DF412C"/>
+    <w:rsid w:val="00DF41BC"/>
+    <w:rsid w:val="00DF5069"/>
+    <w:rsid w:val="00DF695E"/>
+    <w:rsid w:val="00DF78CA"/>
+    <w:rsid w:val="00E00029"/>
+    <w:rsid w:val="00E0081F"/>
+    <w:rsid w:val="00E021B5"/>
+    <w:rsid w:val="00E076BC"/>
+    <w:rsid w:val="00E1045A"/>
+    <w:rsid w:val="00E10E1E"/>
+    <w:rsid w:val="00E12228"/>
+    <w:rsid w:val="00E1317B"/>
+    <w:rsid w:val="00E14B68"/>
+    <w:rsid w:val="00E15229"/>
+    <w:rsid w:val="00E15DAA"/>
+    <w:rsid w:val="00E16B62"/>
+    <w:rsid w:val="00E1752A"/>
+    <w:rsid w:val="00E203BB"/>
+    <w:rsid w:val="00E2304E"/>
+    <w:rsid w:val="00E263E3"/>
+    <w:rsid w:val="00E30628"/>
+    <w:rsid w:val="00E30D2A"/>
+    <w:rsid w:val="00E32D38"/>
+    <w:rsid w:val="00E34436"/>
+    <w:rsid w:val="00E35BC2"/>
+    <w:rsid w:val="00E36325"/>
+    <w:rsid w:val="00E364FC"/>
+    <w:rsid w:val="00E42639"/>
+    <w:rsid w:val="00E42F32"/>
+    <w:rsid w:val="00E44605"/>
+    <w:rsid w:val="00E47083"/>
+    <w:rsid w:val="00E5004C"/>
+    <w:rsid w:val="00E51F77"/>
+    <w:rsid w:val="00E52EFD"/>
+    <w:rsid w:val="00E5363F"/>
+    <w:rsid w:val="00E55055"/>
+    <w:rsid w:val="00E5506F"/>
+    <w:rsid w:val="00E618A7"/>
+    <w:rsid w:val="00E63F0E"/>
+    <w:rsid w:val="00E67173"/>
+    <w:rsid w:val="00E672FB"/>
+    <w:rsid w:val="00E677E2"/>
+    <w:rsid w:val="00E70388"/>
+    <w:rsid w:val="00E77B93"/>
+    <w:rsid w:val="00E77D61"/>
+    <w:rsid w:val="00E815C6"/>
+    <w:rsid w:val="00E842BB"/>
+    <w:rsid w:val="00E85FEF"/>
+    <w:rsid w:val="00E86E7E"/>
+    <w:rsid w:val="00E92417"/>
+    <w:rsid w:val="00E962BB"/>
+    <w:rsid w:val="00EA2C02"/>
+    <w:rsid w:val="00EA34D0"/>
+    <w:rsid w:val="00EA35D9"/>
+    <w:rsid w:val="00EA695E"/>
+    <w:rsid w:val="00EA6A7E"/>
+    <w:rsid w:val="00EA7CAD"/>
+    <w:rsid w:val="00EB1606"/>
+    <w:rsid w:val="00EB2897"/>
+    <w:rsid w:val="00EB3533"/>
+    <w:rsid w:val="00EB3694"/>
+    <w:rsid w:val="00EB4384"/>
+    <w:rsid w:val="00EB61AF"/>
+    <w:rsid w:val="00EB7BA3"/>
+    <w:rsid w:val="00EC20DA"/>
+    <w:rsid w:val="00EC21BE"/>
+    <w:rsid w:val="00EC3C52"/>
+    <w:rsid w:val="00EC5117"/>
+    <w:rsid w:val="00EC652A"/>
+    <w:rsid w:val="00EC6EBA"/>
+    <w:rsid w:val="00EC78F8"/>
+    <w:rsid w:val="00ED0DCA"/>
+    <w:rsid w:val="00ED2289"/>
+    <w:rsid w:val="00ED5B40"/>
+    <w:rsid w:val="00ED5E01"/>
+    <w:rsid w:val="00ED5FC9"/>
+    <w:rsid w:val="00ED779A"/>
+    <w:rsid w:val="00EE02D6"/>
+    <w:rsid w:val="00EE2DA6"/>
+    <w:rsid w:val="00EE2F1D"/>
+    <w:rsid w:val="00EE3EBA"/>
+    <w:rsid w:val="00EE79D1"/>
+    <w:rsid w:val="00EF07B0"/>
+    <w:rsid w:val="00EF0BD3"/>
+    <w:rsid w:val="00EF1932"/>
+    <w:rsid w:val="00EF257A"/>
+    <w:rsid w:val="00EF267A"/>
+    <w:rsid w:val="00EF2754"/>
+    <w:rsid w:val="00EF57CB"/>
+    <w:rsid w:val="00EF7812"/>
+    <w:rsid w:val="00EF7EA9"/>
+    <w:rsid w:val="00F009D4"/>
+    <w:rsid w:val="00F015E6"/>
+    <w:rsid w:val="00F03697"/>
+    <w:rsid w:val="00F037C8"/>
+    <w:rsid w:val="00F04555"/>
+    <w:rsid w:val="00F072B0"/>
+    <w:rsid w:val="00F16462"/>
+    <w:rsid w:val="00F16F86"/>
+    <w:rsid w:val="00F21088"/>
+    <w:rsid w:val="00F233D4"/>
+    <w:rsid w:val="00F27571"/>
+    <w:rsid w:val="00F27967"/>
+    <w:rsid w:val="00F30D91"/>
+    <w:rsid w:val="00F30FA0"/>
+    <w:rsid w:val="00F36134"/>
+    <w:rsid w:val="00F40D76"/>
+    <w:rsid w:val="00F43EBC"/>
+    <w:rsid w:val="00F45019"/>
+    <w:rsid w:val="00F45CCF"/>
+    <w:rsid w:val="00F519E8"/>
+    <w:rsid w:val="00F55FEC"/>
+    <w:rsid w:val="00F56291"/>
+    <w:rsid w:val="00F57638"/>
+    <w:rsid w:val="00F649E3"/>
+    <w:rsid w:val="00F65397"/>
+    <w:rsid w:val="00F6B4AB"/>
+    <w:rsid w:val="00F70B15"/>
+    <w:rsid w:val="00F72CFA"/>
+    <w:rsid w:val="00F73839"/>
+    <w:rsid w:val="00F74F1A"/>
+    <w:rsid w:val="00F7787E"/>
+    <w:rsid w:val="00F81327"/>
+    <w:rsid w:val="00F84664"/>
+    <w:rsid w:val="00F85FB0"/>
+    <w:rsid w:val="00F86DC4"/>
+    <w:rsid w:val="00F91932"/>
+    <w:rsid w:val="00F91EE1"/>
+    <w:rsid w:val="00F9746F"/>
+    <w:rsid w:val="00FA0402"/>
+    <w:rsid w:val="00FA0C35"/>
+    <w:rsid w:val="00FA0D17"/>
+    <w:rsid w:val="00FA28C7"/>
+    <w:rsid w:val="00FA4EEB"/>
+    <w:rsid w:val="00FA505E"/>
+    <w:rsid w:val="00FA50B2"/>
+    <w:rsid w:val="00FA61A6"/>
+    <w:rsid w:val="00FA6771"/>
+    <w:rsid w:val="00FA67C8"/>
+    <w:rsid w:val="00FA7338"/>
+    <w:rsid w:val="00FA7AD9"/>
+    <w:rsid w:val="00FA7DAF"/>
+    <w:rsid w:val="00FB1007"/>
+    <w:rsid w:val="00FB5903"/>
+    <w:rsid w:val="00FB7052"/>
+    <w:rsid w:val="00FB7B5D"/>
+    <w:rsid w:val="00FC1FC4"/>
+    <w:rsid w:val="00FD3A4B"/>
+    <w:rsid w:val="00FD69A5"/>
+    <w:rsid w:val="00FE09F0"/>
+    <w:rsid w:val="00FE2778"/>
+    <w:rsid w:val="00FE3D40"/>
+    <w:rsid w:val="00FE6034"/>
+    <w:rsid w:val="00FF04D0"/>
+    <w:rsid w:val="00FF3439"/>
+    <w:rsid w:val="00FF3D51"/>
+    <w:rsid w:val="00FF44DE"/>
+    <w:rsid w:val="00FF4A72"/>
+    <w:rsid w:val="00FF4ABA"/>
+    <w:rsid w:val="011E63F8"/>
+    <w:rsid w:val="011F56E2"/>
+    <w:rsid w:val="013B5C6A"/>
+    <w:rsid w:val="0159FCEB"/>
+    <w:rsid w:val="019AA8B0"/>
+    <w:rsid w:val="01F76D55"/>
+    <w:rsid w:val="02106083"/>
+    <w:rsid w:val="0290F513"/>
+    <w:rsid w:val="02A893E0"/>
+    <w:rsid w:val="03B76E39"/>
+    <w:rsid w:val="0488CFF3"/>
+    <w:rsid w:val="0512CB21"/>
+    <w:rsid w:val="0548D2D2"/>
+    <w:rsid w:val="05D4200E"/>
+    <w:rsid w:val="05E034A2"/>
+    <w:rsid w:val="0601688E"/>
+    <w:rsid w:val="0642CF1A"/>
+    <w:rsid w:val="0689E80F"/>
+    <w:rsid w:val="06ABC647"/>
+    <w:rsid w:val="0714282C"/>
+    <w:rsid w:val="0731A905"/>
+    <w:rsid w:val="07A08C48"/>
+    <w:rsid w:val="085968F7"/>
+    <w:rsid w:val="088ADF5C"/>
+    <w:rsid w:val="08CFC671"/>
+    <w:rsid w:val="08FE5A8F"/>
+    <w:rsid w:val="09E76552"/>
+    <w:rsid w:val="0A1E2ED4"/>
+    <w:rsid w:val="0A687C20"/>
+    <w:rsid w:val="0AAC1DE1"/>
+    <w:rsid w:val="0AD62CE2"/>
+    <w:rsid w:val="0AF13E6C"/>
+    <w:rsid w:val="0B79DE56"/>
+    <w:rsid w:val="0B7B6E2C"/>
+    <w:rsid w:val="0B8D9AB4"/>
+    <w:rsid w:val="0BFD3835"/>
+    <w:rsid w:val="0C2D1F7C"/>
+    <w:rsid w:val="0CC91AB4"/>
+    <w:rsid w:val="0CF7E936"/>
+    <w:rsid w:val="0D5A0A6D"/>
+    <w:rsid w:val="0D6CEC2B"/>
+    <w:rsid w:val="0D90BA86"/>
+    <w:rsid w:val="0DD454CC"/>
+    <w:rsid w:val="0F095D08"/>
+    <w:rsid w:val="0FB1F032"/>
+    <w:rsid w:val="0FEDE3D3"/>
+    <w:rsid w:val="0FF9DC10"/>
+    <w:rsid w:val="109113B7"/>
+    <w:rsid w:val="11058FE8"/>
+    <w:rsid w:val="111870E4"/>
+    <w:rsid w:val="112C5232"/>
+    <w:rsid w:val="11B8454D"/>
+    <w:rsid w:val="120F2258"/>
+    <w:rsid w:val="1213BBBB"/>
+    <w:rsid w:val="12163F16"/>
+    <w:rsid w:val="12474502"/>
+    <w:rsid w:val="12CBD60B"/>
+    <w:rsid w:val="132D2C0C"/>
+    <w:rsid w:val="134A9DC6"/>
+    <w:rsid w:val="136DEF2C"/>
+    <w:rsid w:val="13D376EE"/>
+    <w:rsid w:val="13E6E35D"/>
+    <w:rsid w:val="14175E5B"/>
+    <w:rsid w:val="14FB473D"/>
+    <w:rsid w:val="1501995A"/>
+    <w:rsid w:val="15309F22"/>
+    <w:rsid w:val="153E70E2"/>
+    <w:rsid w:val="156F7EEA"/>
+    <w:rsid w:val="159E5E61"/>
+    <w:rsid w:val="15B156E5"/>
+    <w:rsid w:val="160702A2"/>
+    <w:rsid w:val="164DE16F"/>
+    <w:rsid w:val="16A12311"/>
+    <w:rsid w:val="16A4C5A5"/>
+    <w:rsid w:val="16B73BE6"/>
+    <w:rsid w:val="16CCE657"/>
+    <w:rsid w:val="16F941A7"/>
+    <w:rsid w:val="1794C667"/>
+    <w:rsid w:val="1799B71C"/>
+    <w:rsid w:val="185DD6EB"/>
+    <w:rsid w:val="187AED37"/>
+    <w:rsid w:val="191B49C4"/>
+    <w:rsid w:val="196E1C50"/>
+    <w:rsid w:val="199DC967"/>
+    <w:rsid w:val="19C2F640"/>
+    <w:rsid w:val="1A16BD98"/>
+    <w:rsid w:val="1A6FF08C"/>
+    <w:rsid w:val="1A903C4B"/>
+    <w:rsid w:val="1B279964"/>
+    <w:rsid w:val="1BB6049E"/>
+    <w:rsid w:val="1BF166A3"/>
+    <w:rsid w:val="1C00F238"/>
+    <w:rsid w:val="1C12FB75"/>
+    <w:rsid w:val="1C4578ED"/>
+    <w:rsid w:val="1C52EA86"/>
+    <w:rsid w:val="1C88EB56"/>
+    <w:rsid w:val="1C9DC37B"/>
+    <w:rsid w:val="1CF5D888"/>
+    <w:rsid w:val="1D7D17AC"/>
+    <w:rsid w:val="1DF72244"/>
+    <w:rsid w:val="1DFE5D88"/>
+    <w:rsid w:val="1E017128"/>
+    <w:rsid w:val="1E19F201"/>
+    <w:rsid w:val="1E1B3D26"/>
+    <w:rsid w:val="1E2E6EAA"/>
+    <w:rsid w:val="1E6E2B89"/>
+    <w:rsid w:val="1E8BCF8B"/>
+    <w:rsid w:val="1F37A145"/>
+    <w:rsid w:val="1F3E58EF"/>
+    <w:rsid w:val="1F7CA9EB"/>
+    <w:rsid w:val="201B1E94"/>
+    <w:rsid w:val="202A3BF8"/>
+    <w:rsid w:val="2041C322"/>
+    <w:rsid w:val="2085FF1C"/>
+    <w:rsid w:val="20B29A55"/>
+    <w:rsid w:val="2101C9A1"/>
+    <w:rsid w:val="2145E653"/>
+    <w:rsid w:val="214D6E29"/>
+    <w:rsid w:val="21AC354B"/>
+    <w:rsid w:val="21B1DB8D"/>
+    <w:rsid w:val="21C5E609"/>
+    <w:rsid w:val="220C1DC5"/>
+    <w:rsid w:val="2237F32E"/>
+    <w:rsid w:val="22567E9B"/>
+    <w:rsid w:val="226ECBDC"/>
+    <w:rsid w:val="2291EC86"/>
+    <w:rsid w:val="22C0B21C"/>
+    <w:rsid w:val="22D2EA0D"/>
+    <w:rsid w:val="22FE2127"/>
+    <w:rsid w:val="23543752"/>
+    <w:rsid w:val="23E09DB0"/>
+    <w:rsid w:val="23ED8364"/>
+    <w:rsid w:val="24042640"/>
+    <w:rsid w:val="245F70FE"/>
+    <w:rsid w:val="24B876BA"/>
+    <w:rsid w:val="24E59993"/>
+    <w:rsid w:val="2542C93F"/>
+    <w:rsid w:val="258EE36B"/>
+    <w:rsid w:val="25A73AA8"/>
+    <w:rsid w:val="25C38BD4"/>
+    <w:rsid w:val="26096B33"/>
+    <w:rsid w:val="2650A31C"/>
+    <w:rsid w:val="266E6A9C"/>
+    <w:rsid w:val="27439DE8"/>
+    <w:rsid w:val="278C9B5B"/>
+    <w:rsid w:val="278E7EBE"/>
+    <w:rsid w:val="27AE47BB"/>
+    <w:rsid w:val="27C28282"/>
+    <w:rsid w:val="28306975"/>
+    <w:rsid w:val="28412D1F"/>
+    <w:rsid w:val="28680DFB"/>
+    <w:rsid w:val="28CA0635"/>
+    <w:rsid w:val="28CA41D8"/>
+    <w:rsid w:val="28D4C9AC"/>
+    <w:rsid w:val="29CC39D6"/>
+    <w:rsid w:val="2A580DE4"/>
+    <w:rsid w:val="2ADEF13A"/>
+    <w:rsid w:val="2B012FFA"/>
+    <w:rsid w:val="2B40FCE5"/>
+    <w:rsid w:val="2B86953A"/>
+    <w:rsid w:val="2BC132B8"/>
+    <w:rsid w:val="2BEEA074"/>
+    <w:rsid w:val="2C090B7B"/>
+    <w:rsid w:val="2C1DA545"/>
+    <w:rsid w:val="2C500178"/>
+    <w:rsid w:val="2C9C4C99"/>
+    <w:rsid w:val="2CDF1687"/>
+    <w:rsid w:val="2CF66FD6"/>
+    <w:rsid w:val="2D530528"/>
+    <w:rsid w:val="2DD68B54"/>
+    <w:rsid w:val="2E13D64C"/>
+    <w:rsid w:val="2E6B782C"/>
+    <w:rsid w:val="2E9CE455"/>
+    <w:rsid w:val="2ECC7B81"/>
+    <w:rsid w:val="2F1803F1"/>
+    <w:rsid w:val="2F4FF886"/>
+    <w:rsid w:val="2F5F194E"/>
+    <w:rsid w:val="2FF41578"/>
+    <w:rsid w:val="2FF4BB8B"/>
+    <w:rsid w:val="305F2FB4"/>
+    <w:rsid w:val="30DDB082"/>
+    <w:rsid w:val="315726FB"/>
+    <w:rsid w:val="31A4CDF8"/>
+    <w:rsid w:val="31CD66A7"/>
+    <w:rsid w:val="31D72AF8"/>
+    <w:rsid w:val="32154EEB"/>
+    <w:rsid w:val="326306A0"/>
+    <w:rsid w:val="3303C8D0"/>
+    <w:rsid w:val="332FFD04"/>
+    <w:rsid w:val="3332CA23"/>
+    <w:rsid w:val="3333C642"/>
+    <w:rsid w:val="3334468E"/>
+    <w:rsid w:val="334FC4FE"/>
+    <w:rsid w:val="3360F21C"/>
+    <w:rsid w:val="3372FB59"/>
+    <w:rsid w:val="33B278E1"/>
+    <w:rsid w:val="3478F4A3"/>
+    <w:rsid w:val="348ECEB9"/>
+    <w:rsid w:val="34D3649D"/>
+    <w:rsid w:val="34FD5797"/>
+    <w:rsid w:val="352B0A2B"/>
+    <w:rsid w:val="35782765"/>
+    <w:rsid w:val="360E0769"/>
+    <w:rsid w:val="361B5B26"/>
+    <w:rsid w:val="368C595A"/>
+    <w:rsid w:val="36A278A2"/>
+    <w:rsid w:val="36CC0845"/>
+    <w:rsid w:val="36CFB445"/>
+    <w:rsid w:val="36EA8B2C"/>
+    <w:rsid w:val="36F87C10"/>
+    <w:rsid w:val="375A0ECB"/>
+    <w:rsid w:val="37AF6770"/>
+    <w:rsid w:val="3804A7AF"/>
+    <w:rsid w:val="38140275"/>
+    <w:rsid w:val="382E58C7"/>
+    <w:rsid w:val="38709811"/>
+    <w:rsid w:val="387700C7"/>
+    <w:rsid w:val="38C7A2E7"/>
+    <w:rsid w:val="395C96D7"/>
+    <w:rsid w:val="39D94483"/>
+    <w:rsid w:val="39E23CDD"/>
+    <w:rsid w:val="39F6452F"/>
+    <w:rsid w:val="3A30CC1A"/>
+    <w:rsid w:val="3A34F2A9"/>
+    <w:rsid w:val="3A4D15DF"/>
+    <w:rsid w:val="3A80C3AE"/>
+    <w:rsid w:val="3AB32105"/>
+    <w:rsid w:val="3AD6853A"/>
+    <w:rsid w:val="3B107FFE"/>
+    <w:rsid w:val="3BE0A4CE"/>
+    <w:rsid w:val="3C18DB45"/>
+    <w:rsid w:val="3C57AB16"/>
+    <w:rsid w:val="3C5C9FC6"/>
+    <w:rsid w:val="3C775F38"/>
+    <w:rsid w:val="3CFAC512"/>
+    <w:rsid w:val="3D0E31CF"/>
+    <w:rsid w:val="3D46DA82"/>
+    <w:rsid w:val="3D584EBC"/>
+    <w:rsid w:val="3DCBD032"/>
+    <w:rsid w:val="3E19660B"/>
+    <w:rsid w:val="3E6ADAB7"/>
+    <w:rsid w:val="3F0AB132"/>
+    <w:rsid w:val="3F16E4CA"/>
+    <w:rsid w:val="3F4032B7"/>
+    <w:rsid w:val="3FAF215C"/>
+    <w:rsid w:val="3FE320B9"/>
+    <w:rsid w:val="4038C63E"/>
+    <w:rsid w:val="40859E81"/>
+    <w:rsid w:val="4085B8A1"/>
+    <w:rsid w:val="40E2B0EB"/>
+    <w:rsid w:val="4110237B"/>
+    <w:rsid w:val="41374682"/>
+    <w:rsid w:val="4162D91C"/>
+    <w:rsid w:val="4179B70A"/>
+    <w:rsid w:val="41909098"/>
+    <w:rsid w:val="4206C9BE"/>
+    <w:rsid w:val="420A0CED"/>
+    <w:rsid w:val="42178A19"/>
+    <w:rsid w:val="43853FE8"/>
+    <w:rsid w:val="43EC9AA5"/>
+    <w:rsid w:val="4534595B"/>
+    <w:rsid w:val="454C4918"/>
+    <w:rsid w:val="45601BDE"/>
+    <w:rsid w:val="45BFA7FF"/>
+    <w:rsid w:val="47256380"/>
+    <w:rsid w:val="47D67FD6"/>
+    <w:rsid w:val="47E9D1E8"/>
+    <w:rsid w:val="47F4A3BF"/>
+    <w:rsid w:val="4823F3BB"/>
+    <w:rsid w:val="486277CC"/>
+    <w:rsid w:val="48A4954C"/>
+    <w:rsid w:val="48A49EB3"/>
+    <w:rsid w:val="48A86528"/>
+    <w:rsid w:val="48F65D32"/>
+    <w:rsid w:val="48F7672D"/>
+    <w:rsid w:val="48FFE70C"/>
+    <w:rsid w:val="49218EB0"/>
+    <w:rsid w:val="49A81542"/>
+    <w:rsid w:val="49FE93F5"/>
+    <w:rsid w:val="4AD9B3F7"/>
+    <w:rsid w:val="4AF93A85"/>
+    <w:rsid w:val="4B109733"/>
+    <w:rsid w:val="4B5EA80D"/>
+    <w:rsid w:val="4BC28FAC"/>
+    <w:rsid w:val="4C6BF804"/>
+    <w:rsid w:val="4C73A302"/>
+    <w:rsid w:val="4C7CA5FB"/>
+    <w:rsid w:val="4C8AAFF8"/>
+    <w:rsid w:val="4D137F69"/>
+    <w:rsid w:val="4D67EBC2"/>
+    <w:rsid w:val="4D68823F"/>
+    <w:rsid w:val="4DD4FF3D"/>
+    <w:rsid w:val="4DD8E7D5"/>
+    <w:rsid w:val="4EDF71DE"/>
+    <w:rsid w:val="4F6EBBAF"/>
+    <w:rsid w:val="4FBB0C2A"/>
+    <w:rsid w:val="4FE4406E"/>
+    <w:rsid w:val="5065AE0A"/>
+    <w:rsid w:val="509C6078"/>
+    <w:rsid w:val="50D347A1"/>
+    <w:rsid w:val="50FCFB49"/>
+    <w:rsid w:val="51278129"/>
+    <w:rsid w:val="5128B019"/>
+    <w:rsid w:val="51986EE3"/>
+    <w:rsid w:val="51E3F09C"/>
+    <w:rsid w:val="52095729"/>
+    <w:rsid w:val="520B373A"/>
+    <w:rsid w:val="52122EC0"/>
+    <w:rsid w:val="524944C8"/>
+    <w:rsid w:val="52682796"/>
+    <w:rsid w:val="52A263E0"/>
+    <w:rsid w:val="52ABA31B"/>
+    <w:rsid w:val="53481469"/>
+    <w:rsid w:val="53790DFA"/>
+    <w:rsid w:val="537CCCA0"/>
+    <w:rsid w:val="53808B46"/>
+    <w:rsid w:val="53F24CE6"/>
+    <w:rsid w:val="543E2A1F"/>
+    <w:rsid w:val="54A9DA56"/>
+    <w:rsid w:val="54D4435B"/>
+    <w:rsid w:val="54E7507B"/>
+    <w:rsid w:val="54E83A2E"/>
+    <w:rsid w:val="5504F9B2"/>
+    <w:rsid w:val="551573FC"/>
+    <w:rsid w:val="552821BF"/>
+    <w:rsid w:val="556F2B17"/>
+    <w:rsid w:val="557965EF"/>
+    <w:rsid w:val="5582A4E7"/>
+    <w:rsid w:val="559B67A2"/>
+    <w:rsid w:val="55ACAD11"/>
+    <w:rsid w:val="55E1894C"/>
+    <w:rsid w:val="5609D537"/>
+    <w:rsid w:val="56291EBE"/>
+    <w:rsid w:val="56374A94"/>
+    <w:rsid w:val="57A885EB"/>
+    <w:rsid w:val="5807B067"/>
+    <w:rsid w:val="580B7E61"/>
+    <w:rsid w:val="5826121C"/>
+    <w:rsid w:val="5828386F"/>
+    <w:rsid w:val="587D6E16"/>
+    <w:rsid w:val="588B3D7F"/>
+    <w:rsid w:val="58AA38C7"/>
+    <w:rsid w:val="591B399C"/>
+    <w:rsid w:val="5980A578"/>
+    <w:rsid w:val="5987FB86"/>
+    <w:rsid w:val="59B21A7A"/>
+    <w:rsid w:val="59B91C55"/>
+    <w:rsid w:val="59F9916F"/>
+    <w:rsid w:val="5A236158"/>
+    <w:rsid w:val="5AC6FE50"/>
+    <w:rsid w:val="5B29F6C6"/>
+    <w:rsid w:val="5B3EB9B1"/>
+    <w:rsid w:val="5B730C46"/>
+    <w:rsid w:val="5B8A2AF6"/>
+    <w:rsid w:val="5BBFE0AF"/>
+    <w:rsid w:val="5C2FE617"/>
+    <w:rsid w:val="5C5C3F1A"/>
+    <w:rsid w:val="5CCB794F"/>
+    <w:rsid w:val="5CE511E6"/>
+    <w:rsid w:val="5CEF280F"/>
+    <w:rsid w:val="5D20369D"/>
+    <w:rsid w:val="5D51EAAC"/>
+    <w:rsid w:val="5E248963"/>
+    <w:rsid w:val="5E6B99F2"/>
+    <w:rsid w:val="5F6400E0"/>
+    <w:rsid w:val="5F8370C2"/>
+    <w:rsid w:val="5FCD0114"/>
+    <w:rsid w:val="5FD9E6C8"/>
+    <w:rsid w:val="6001B981"/>
+    <w:rsid w:val="601C6E68"/>
+    <w:rsid w:val="60481343"/>
+    <w:rsid w:val="60582938"/>
+    <w:rsid w:val="60D835C3"/>
+    <w:rsid w:val="60F0C179"/>
+    <w:rsid w:val="610E5180"/>
+    <w:rsid w:val="611C6586"/>
+    <w:rsid w:val="616B4941"/>
+    <w:rsid w:val="61BD0426"/>
+    <w:rsid w:val="61BD9781"/>
+    <w:rsid w:val="61DC96E6"/>
+    <w:rsid w:val="620C654B"/>
+    <w:rsid w:val="6261E404"/>
+    <w:rsid w:val="6381FB09"/>
+    <w:rsid w:val="642171CF"/>
+    <w:rsid w:val="64A81DDB"/>
+    <w:rsid w:val="64FD56A5"/>
+    <w:rsid w:val="64FFD693"/>
+    <w:rsid w:val="6513DD80"/>
+    <w:rsid w:val="653831DC"/>
+    <w:rsid w:val="657C09E7"/>
+    <w:rsid w:val="6580A38D"/>
+    <w:rsid w:val="65F527B4"/>
+    <w:rsid w:val="65FC0046"/>
+    <w:rsid w:val="661DFACF"/>
+    <w:rsid w:val="665A85E8"/>
+    <w:rsid w:val="66690615"/>
+    <w:rsid w:val="66D4023D"/>
+    <w:rsid w:val="66D47041"/>
+    <w:rsid w:val="66E30B2D"/>
+    <w:rsid w:val="6723DB0F"/>
+    <w:rsid w:val="676135AE"/>
+    <w:rsid w:val="67B46E5B"/>
+    <w:rsid w:val="67F65649"/>
+    <w:rsid w:val="683C312A"/>
+    <w:rsid w:val="685E74A6"/>
+    <w:rsid w:val="6971FFDE"/>
+    <w:rsid w:val="697BA8A7"/>
+    <w:rsid w:val="6990D28A"/>
+    <w:rsid w:val="699F4D45"/>
+    <w:rsid w:val="69A1467E"/>
+    <w:rsid w:val="69A6E830"/>
+    <w:rsid w:val="6A3514AC"/>
+    <w:rsid w:val="6AAEBDEF"/>
+    <w:rsid w:val="6ABE484D"/>
+    <w:rsid w:val="6ACBC93A"/>
+    <w:rsid w:val="6B26BBA1"/>
+    <w:rsid w:val="6B42E197"/>
+    <w:rsid w:val="6B67E952"/>
+    <w:rsid w:val="6B69C7E7"/>
+    <w:rsid w:val="6BCAE75B"/>
+    <w:rsid w:val="6BDDA701"/>
+    <w:rsid w:val="6C581F75"/>
+    <w:rsid w:val="6C948DE8"/>
+    <w:rsid w:val="6CC9C76C"/>
+    <w:rsid w:val="6CD6477E"/>
+    <w:rsid w:val="6D15852B"/>
+    <w:rsid w:val="6D6BC284"/>
+    <w:rsid w:val="6D6CB56E"/>
+    <w:rsid w:val="6D974A78"/>
+    <w:rsid w:val="6DCB4872"/>
+    <w:rsid w:val="6DF3A5A0"/>
+    <w:rsid w:val="6E0B849C"/>
+    <w:rsid w:val="6E3BB066"/>
+    <w:rsid w:val="6F62F586"/>
+    <w:rsid w:val="6FC1791D"/>
+    <w:rsid w:val="702C43D6"/>
+    <w:rsid w:val="70B43755"/>
+    <w:rsid w:val="70D65059"/>
+    <w:rsid w:val="7101886E"/>
+    <w:rsid w:val="712F1CCC"/>
+    <w:rsid w:val="715D497E"/>
+    <w:rsid w:val="716CF7EA"/>
+    <w:rsid w:val="72317DBF"/>
+    <w:rsid w:val="7326AE3A"/>
+    <w:rsid w:val="73364E8C"/>
+    <w:rsid w:val="7349A4FF"/>
+    <w:rsid w:val="7397AB48"/>
+    <w:rsid w:val="73CC5EC3"/>
+    <w:rsid w:val="74383A93"/>
+    <w:rsid w:val="74395B06"/>
+    <w:rsid w:val="74462616"/>
+    <w:rsid w:val="74A2FE45"/>
+    <w:rsid w:val="74DDE345"/>
+    <w:rsid w:val="74E477B8"/>
+    <w:rsid w:val="74FE5A0F"/>
+    <w:rsid w:val="7513A6A7"/>
+    <w:rsid w:val="75210D26"/>
+    <w:rsid w:val="75760E25"/>
+    <w:rsid w:val="7579F611"/>
+    <w:rsid w:val="759FCCA7"/>
+    <w:rsid w:val="75CADD7E"/>
+    <w:rsid w:val="75E9E987"/>
+    <w:rsid w:val="75FD02F7"/>
+    <w:rsid w:val="7619256D"/>
+    <w:rsid w:val="765D2107"/>
+    <w:rsid w:val="76683F58"/>
+    <w:rsid w:val="771A3F9C"/>
+    <w:rsid w:val="7720E735"/>
+    <w:rsid w:val="7749C69A"/>
+    <w:rsid w:val="777781B1"/>
+    <w:rsid w:val="77892F4B"/>
+    <w:rsid w:val="77919CF8"/>
+    <w:rsid w:val="779584BF"/>
+    <w:rsid w:val="789002CD"/>
+    <w:rsid w:val="78BD8ACF"/>
+    <w:rsid w:val="78E2044E"/>
+    <w:rsid w:val="78FD97E8"/>
+    <w:rsid w:val="790934FC"/>
+    <w:rsid w:val="792903CA"/>
+    <w:rsid w:val="797B6796"/>
+    <w:rsid w:val="799BD139"/>
+    <w:rsid w:val="79A827AF"/>
+    <w:rsid w:val="79DCEF3A"/>
+    <w:rsid w:val="7A7AC442"/>
+    <w:rsid w:val="7A870CF7"/>
+    <w:rsid w:val="7AB3245E"/>
+    <w:rsid w:val="7B6C4495"/>
+    <w:rsid w:val="7B7ED66A"/>
+    <w:rsid w:val="7C2E1718"/>
+    <w:rsid w:val="7C507FEB"/>
+    <w:rsid w:val="7C90E629"/>
+    <w:rsid w:val="7CE7BF94"/>
+    <w:rsid w:val="7D1E7104"/>
+    <w:rsid w:val="7DDEE2A5"/>
+    <w:rsid w:val="7DF94E3F"/>
+    <w:rsid w:val="7DFE5DD7"/>
+    <w:rsid w:val="7EB91275"/>
+    <w:rsid w:val="7EEBC77A"/>
+    <w:rsid w:val="7EF0CE57"/>
+    <w:rsid w:val="7F0D642A"/>
+    <w:rsid w:val="7F2E13E4"/>
+    <w:rsid w:val="7F9411B2"/>
+    <w:rsid w:val="7FB751A9"/>
+    <w:rsid w:val="7FFA93E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{7BC3AA0C-3BF1-4DA6-A53D-D93E63A809B5}"/>
+  <w14:docId w14:val="31D3A2D4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D6D11A02-89F2-4CB3-854D-7651023D8D19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15688,51 +24256,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -15905,1676 +24473,2060 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00612243"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A5353B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB66B1"/>
+    <w:rsid w:val="00804F52"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="360" w:hanging="360"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008925AF"/>
+    <w:rsid w:val="00CA52CE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="305496"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB66B1"/>
+    <w:rsid w:val="008D365D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000831D1"/>
+    <w:rsid w:val="00DC5566"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
       <w:iCs/>
+      <w:color w:val="305496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00273123"/>
+    <w:rsid w:val="006C794C"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="120"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
-    </w:rPr>
-[...83 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subheading">
-    <w:name w:val="Subheading"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F649E3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F649E3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F649E3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F649E3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F649E3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F649E3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00804F52"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="2F5496"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F649E3"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F649E3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubheadingChar"/>
-    <w:rsid w:val="00E209F2"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A74A00"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubheadingChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00E209F2"/>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A74A00"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="142"/>
+        <w:tab w:val="left" w:pos="880"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="709" w:hanging="482"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="caption"/>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="35"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="000A395C"/>
+    <w:rsid w:val="00F649E3"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F649E3"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F649E3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F649E3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F649E3"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F649E3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F649E3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F649E3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00003119"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00003119"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00003119"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00003119"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="0082518F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="0082518F"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C2D73"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CA52CE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="305496"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A004B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008D365D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00155807"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002014BC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008558F6"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="005B0D14"/>
+    <w:rsid w:val="00EE79D1"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
-      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="005B0D14"/>
+    <w:rsid w:val="00EE79D1"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...81 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000831D1"/>
+    <w:rsid w:val="00DC5566"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
       <w:iCs/>
+      <w:color w:val="305496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00273123"/>
+    <w:rsid w:val="006C794C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-    <w:name w:val="Heading 6 Char"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading6"/>
-[...51 lines deleted...]
-    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E209F2"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="000865B9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-    <w:name w:val="List Number"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E209F2"/>
+    <w:rsid w:val="00345D12"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableofFigures">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00345D12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E209F2"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00416AA0"/>
+    <w:rsid w:val="00345D12"/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="auto"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-[...6 lines deleted...]
-    <w:rsid w:val="001C2F45"/>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="000C3E27"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:ind w:left="936" w:right="936"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:iCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
-  </w:style>
-[...201 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00890E90"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00496E62"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="880" w:hanging="360"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00496E62"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00496E62"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
+      <w:ind w:left="50"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa1">
+    <w:name w:val="Pa1"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00890E90"/>
+    <w:rsid w:val="00496E62"/>
+    <w:pPr>
+      <w:spacing w:line="241" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextFirstIndentChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="A20">
+    <w:name w:val="A20"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00496E62"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="62"/>
+      <w:szCs w:val="62"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="A6">
+    <w:name w:val="A6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00496E62"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalWeb1">
+    <w:name w:val="Normal (Web)1"/>
+    <w:rsid w:val="00496E62"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00890E90"/>
+    <w:rsid w:val="00496E62"/>
     <w:pPr>
-      <w:spacing w:after="320"/>
-      <w:ind w:firstLine="360"/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00890E90"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
+    <w:name w:val="Bullet"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="00496E62"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00496E62"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00496E62"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00496E62"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00496E62"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent3Char"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00D00D33"/>
+    <w:rsid w:val="00496E62"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D00D33"/>
+    <w:rsid w:val="00496E62"/>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
-[...63 lines deleted...]
-    <w:name w:val="envelope return"/>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B3772F"/>
+    <w:rsid w:val="00B52470"/>
     <w:pPr>
-      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MessageHeader">
-[...211 lines deleted...]
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B20F5C"/>
+    <w:rsid w:val="009B1ACC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header2num">
-[...18 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="362632903">
+    <w:div w:id="93017824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="602344868">
+    <w:div w:id="118499210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1181310513">
+    <w:div w:id="304550266">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1279991287">
+    <w:div w:id="382758037">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1472822866">
+    <w:div w:id="392583688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="77484790">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="86"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="489104153">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="86"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="495338411">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="717630590">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="901209302">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1170026638">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1246497189">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1517621902">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1826165634">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1861041436">
+          <w:marLeft w:val="1166"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="86"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1956062629">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="96"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="392773588">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1842235316">
+    <w:div w:id="413432729">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1873029209">
+    <w:div w:id="509107295">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="637103952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="817234850">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="888029849">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="903222240">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1005209982">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1010335270">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1132751461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1324356138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1352220077">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1702046510">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1119059720">
-          <w:marLeft w:val="835"/>
+        <w:div w:id="771165308">
+          <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
-          <w:marTop w:val="240"/>
-          <w:marBottom w:val="240"/>
+          <w:marTop w:val="154"/>
+          <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="122820473">
-          <w:marLeft w:val="1440"/>
+        <w:div w:id="1149708897">
+          <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
-          <w:marTop w:val="216"/>
-          <w:marBottom w:val="216"/>
+          <w:marTop w:val="154"/>
+          <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="407192358">
-          <w:marLeft w:val="1440"/>
+        <w:div w:id="2067097456">
+          <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
-          <w:marTop w:val="216"/>
-[...24 lines deleted...]
-          <w:marBottom w:val="216"/>
+          <w:marTop w:val="154"/>
+          <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1875729222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2004432035">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukcrc-ctu.org.uk/chief-investigators" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100256640ADD239C342B06E5B5B6A984E50" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a73769e6de1a74fb68a28c7b7edac5e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4956a8f0-d43b-4dc5-894e-2b6896b54649" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f8a2e6174862ef0485946630aa52582c" ns2:_="">
+    <xsd:import namespace="4956a8f0-d43b-4dc5-894e-2b6896b54649"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4956a8f0-d43b-4dc5-894e-2b6896b54649" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12C04925-DB51-43AE-85A5-C2B14CE31DDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EEF6EC3-774E-4EDC-8DF4-875372702C8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E4B4B92-6FBA-4DAB-991B-4C84F15B0B34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4956a8f0-d43b-4dc5-894e-2b6896b54649"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA7A2331-7FB3-4FB1-BCD2-4D697C7663D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{912a5d77-fb98-4eee-af32-1334d8f04a53}" enabled="0" method="" siteId="{912a5d77-fb98-4eee-af32-1334d8f04a53}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>17108</Characters>
+  <Pages>28</Pages>
+  <Words>8039</Words>
+  <Characters>45825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>381</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>University of Leeds</Company>
+  <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20069</CharactersWithSpaces>
+  <CharactersWithSpaces>53757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Saeeda Bashir</dc:creator>
+  <dc:title>Monitoring OF CLINICAL TRIALS: A UKCRC Handbook</dc:title>
+  <dc:subject/>
+  <dc:creator>DRAFT</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100256640ADD239C342B06E5B5B6A984E50</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SecurityClassification">
+    <vt:lpwstr>1;#Official|9d42bd58-89d2-4e46-94bb-80d8f31efd91</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="AgencyKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>