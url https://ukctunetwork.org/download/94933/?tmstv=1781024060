--- v0 (2026-07-02)
+++ v1 (2026-10-02)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
@@ -37,135 +37,135 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:id w:val="-1190516634"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="31D3A2D4" w14:textId="33D0AE77" w:rsidR="00EE79D1" w:rsidRPr="00216840" w:rsidRDefault="00435BB8" w:rsidP="0091128B">
+        <w:p w14:paraId="31D3A2D4" w14:textId="616A8E22" w:rsidR="00EE79D1" w:rsidRPr="00216840" w:rsidRDefault="00BD53F4" w:rsidP="0091128B">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A5353B">
             <w:rPr>
+              <w:rFonts w:cs="Arial"/>
               <w:noProof/>
+              <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660290" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D6F1066" wp14:editId="13BECC73">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665410" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FDB8B69" wp14:editId="70544846">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:align>right</wp:align>
+                  <wp:align>left</wp:align>
                 </wp:positionH>
-                <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-786765</wp:posOffset>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>-190500</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7582437" cy="10714315"/>
+                <wp:extent cx="7628255" cy="10858500"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2069085058" name="Picture 1" descr="A map of the united kingdom&#10;&#10;AI-generated content may be incorrect."/>
+                <wp:docPr id="6" name="Picture 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="2069085058" name="Picture 1" descr="A map of the united kingdom&#10;&#10;AI-generated content may be incorrect."/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="UKCRC-Survey-cover-2013.jpg"/>
+                        <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId11" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7582437" cy="10714315"/>
+                          <a:ext cx="7628255" cy="10858500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
+                <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="page">
+                <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4D27CB9D" w14:textId="040AF7CA" w:rsidR="004F7B6B" w:rsidRPr="004F7B6B" w:rsidRDefault="00DD0D78" w:rsidP="004F7B6B">
+        <w:p w14:paraId="4D27CB9D" w14:textId="58A55203" w:rsidR="004F7B6B" w:rsidRPr="004F7B6B" w:rsidRDefault="00DD0D78" w:rsidP="004F7B6B">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00216840">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D3A764" wp14:editId="06A219A7">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D3A764" wp14:editId="59482158">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="page">
                       <wp:posOffset>-28575</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="page">
                       <wp:posOffset>4857751</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="7597775" cy="1333500"/>
                     <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                     <wp:wrapNone/>
                     <wp:docPr id="58" name="Rectangle 58"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="7597775" cy="1333500"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
@@ -189,51 +189,51 @@
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="lt1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:rect w14:anchorId="6EC91380" id="Rectangle 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.25pt;margin-top:382.5pt;width:598.25pt;height:105pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8VSvNfgIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aSZmmDOkXQrsOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpFFkXwkn0leXO4aw7YKfQ224KOTnDNlJZS1XRf8x9PN&#10;pzPOfBC2FAasKvheeX65+PjhonVzNYYKTKmQEYj189YVvArBzbPMy0o1wp+AU5aUGrARgURcZyWK&#10;ltAbk43z/HPWApYOQSrv6fW6U/JFwtdayXCvtVeBmYJTbiGdmM5VPLPFhZivUbiqln0a4h+yaERt&#10;KegAdS2CYBus30A1tUTwoMOJhCYDrWupUg1UzSh/Vc1jJZxKtRA53g00+f8HK++2j+4BiYbW+bmn&#10;a6xip7GJX8qP7RJZ+4EstQtM0uNsej6bzaacSdKNJpPJNE90Zkd3hz58VdCweCk40t9IJIntrQ8U&#10;kkwPJjGaB1OXN7UxScD16sog24r45/LJ2exL/Fnk8oeZsdHYQnTr1PElOxaTbmFvVLQz9rvSrC4p&#10;/XHKJPWZGuIIKZUNo05ViVJ14amyobbBI+WSACOypvgDdg8Qe/gtdpdlbx9dVWrTwTn/W2Kd8+CR&#10;IoMNg3NTW8D3AAxV1Ufu7A8kddREllZQ7h+QIXRD4p28qem/3QofHgTSVND80KSHezq0gbbg0N84&#10;qwB/vfce7alZSctZS1NWcP9zI1BxZr5ZauPz0elpHMsknE5nYxLwpWb1UmM3zRVQO4xopziZrtE+&#10;mMNVIzTPtBCWMSqphJUUu+Ay4EG4Ct3000qRarlMZjSKToRb++hkBI+sxr582j0LdH3zBur7OzhM&#10;pJi/6uHONnpaWG4C6Do1+JHXnm8a49Q4/cqJe+KlnKyOi3HxGwAA//8DAFBLAwQUAAYACAAAACEA&#10;gGSt6eEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3LZ0Fdto13RCCA4c&#10;QNqKxDVtvLascbom3cq/xzvBzfZ7ev5etp1sJ844+NaRgsU8AoFUOdNSreCzeJ09gvBBk9GdI1Tw&#10;gx62+e1NplPjLrTD8z7UgkPIp1pBE0KfSumrBq32c9cjsXZwg9WB16GWZtAXDredjKNoJa1uiT80&#10;usfnBqvjfrQK3r77oj5Gp1MXYzJ+FCW9vOsvpe7vpqcNiIBT+DPDFZ/RIWem0o1kvOgUzB6W7FSw&#10;Xi2509WwSGKeSgXJmk8yz+T/DvkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALxVK81+&#10;AgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIBk&#10;renhAAAACwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#00387e" stroked="f" strokeweight="1pt">
+                  <v:rect w14:anchorId="5399BBF6" id="Rectangle 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.25pt;margin-top:382.5pt;width:598.25pt;height:105pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8VSvNfgIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aSZmmDOkXQrsOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpFFkXwkn0leXO4aw7YKfQ224KOTnDNlJZS1XRf8x9PN&#10;pzPOfBC2FAasKvheeX65+PjhonVzNYYKTKmQEYj189YVvArBzbPMy0o1wp+AU5aUGrARgURcZyWK&#10;ltAbk43z/HPWApYOQSrv6fW6U/JFwtdayXCvtVeBmYJTbiGdmM5VPLPFhZivUbiqln0a4h+yaERt&#10;KegAdS2CYBus30A1tUTwoMOJhCYDrWupUg1UzSh/Vc1jJZxKtRA53g00+f8HK++2j+4BiYbW+bmn&#10;a6xip7GJX8qP7RJZ+4EstQtM0uNsej6bzaacSdKNJpPJNE90Zkd3hz58VdCweCk40t9IJIntrQ8U&#10;kkwPJjGaB1OXN7UxScD16sog24r45/LJ2exL/Fnk8oeZsdHYQnTr1PElOxaTbmFvVLQz9rvSrC4p&#10;/XHKJPWZGuIIKZUNo05ViVJ14amyobbBI+WSACOypvgDdg8Qe/gtdpdlbx9dVWrTwTn/W2Kd8+CR&#10;IoMNg3NTW8D3AAxV1Ufu7A8kddREllZQ7h+QIXRD4p28qem/3QofHgTSVND80KSHezq0gbbg0N84&#10;qwB/vfce7alZSctZS1NWcP9zI1BxZr5ZauPz0elpHMsknE5nYxLwpWb1UmM3zRVQO4xopziZrtE+&#10;mMNVIzTPtBCWMSqphJUUu+Ay4EG4Ct3000qRarlMZjSKToRb++hkBI+sxr582j0LdH3zBur7OzhM&#10;pJi/6uHONnpaWG4C6Do1+JHXnm8a49Q4/cqJe+KlnKyOi3HxGwAA//8DAFBLAwQUAAYACAAAACEA&#10;gGSt6eEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3LZ0Fdto13RCCA4c&#10;QNqKxDVtvLascbom3cq/xzvBzfZ7ev5etp1sJ844+NaRgsU8AoFUOdNSreCzeJ09gvBBk9GdI1Tw&#10;gx62+e1NplPjLrTD8z7UgkPIp1pBE0KfSumrBq32c9cjsXZwg9WB16GWZtAXDredjKNoJa1uiT80&#10;usfnBqvjfrQK3r77oj5Gp1MXYzJ+FCW9vOsvpe7vpqcNiIBT+DPDFZ/RIWem0o1kvOgUzB6W7FSw&#10;Xi2509WwSGKeSgXJmk8yz+T/DvkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALxVK81+&#10;AgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIBk&#10;renhAAAACwEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#00387e" stroked="f" strokeweight="1pt">
                     <w10:wrap anchorx="page" anchory="page"/>
                   </v:rect>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidR="00DC6E85" w:rsidRPr="00216840">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D3A766" wp14:editId="2F1B2D1A">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>-638175</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
                       <wp:posOffset>3930650</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="7073900" cy="1123950"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3547,256 +3547,251 @@
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="01F23824" w14:textId="5E9DEC4C" w:rsidR="36D72C69" w:rsidRPr="003A5BB9" w:rsidRDefault="36D72C69" w:rsidP="68A7D091">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9016"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="31D3A2FE" w14:textId="3A18CDDA" w:rsidR="00252DD0" w:rsidRPr="00216840" w:rsidRDefault="00252DD0" w:rsidP="0091128B">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="49002A18" w14:textId="669D8938" w:rsidR="00CB0826" w:rsidRDefault="00000000" w:rsidP="00DD0D78">
+        <w:p w14:paraId="49002A18" w14:textId="669D8938" w:rsidR="00CB0826" w:rsidRDefault="004805AB" w:rsidP="00DD0D78">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3E91C990" w14:textId="07C2314A" w:rsidR="6767AD82" w:rsidRPr="003A5BB9" w:rsidRDefault="6767AD82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="6767AD82" w:rsidRPr="003A5BB9" w:rsidSect="002A0CBB">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1440" w:bottom="1134" w:left="1440" w:header="709" w:footer="385" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="418DBFAB" w14:textId="77777777" w:rsidR="001649AD" w:rsidRDefault="001649AD" w:rsidP="0091128B">
+    <w:p w14:paraId="0C1EB0A2" w14:textId="77777777" w:rsidR="004805AB" w:rsidRDefault="004805AB" w:rsidP="0091128B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DC0176B" w14:textId="77777777" w:rsidR="001649AD" w:rsidRDefault="001649AD" w:rsidP="0091128B">
+    <w:p w14:paraId="72C8D1DF" w14:textId="77777777" w:rsidR="004805AB" w:rsidRDefault="004805AB" w:rsidP="0091128B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43E841D3" w14:textId="77777777" w:rsidR="001649AD" w:rsidRDefault="001649AD" w:rsidP="0091128B"/>
+    <w:p w14:paraId="2E9C5570" w14:textId="77777777" w:rsidR="004805AB" w:rsidRDefault="004805AB" w:rsidP="0091128B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FE76B33" w14:textId="4B1DD859" w:rsidR="68A7D091" w:rsidRPr="002A0CBB" w:rsidRDefault="0006178B" w:rsidP="00075012">
+  <w:p w14:paraId="3FE76B33" w14:textId="742952A4" w:rsidR="68A7D091" w:rsidRPr="002A0CBB" w:rsidRDefault="00405062" w:rsidP="00075012">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:left="-284" w:firstLine="284"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:fldSimple w:instr=" FILENAME \* MERGEFORMAT ">
-      <w:r w:rsidR="00997401">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Greener Monitoring Checklist v1 Jun26.docx</w:t>
+        <w:t>Greener Monitoring Checklist v1.1 Jun26.docx</w:t>
       </w:r>
     </w:fldSimple>
-    <w:r w:rsidR="002A0CBB" w:rsidRPr="002A0CBB">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">    </w:t>
+    <w:r>
+      <w:t xml:space="preserve">                                                              </w:t>
     </w:r>
     <w:r w:rsidR="002A0CBB" w:rsidRPr="002A0CBB">
-      <w:t xml:space="preserve">                                             Page </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="002A0CBB" w:rsidRPr="002A0CBB">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002A0CBB" w:rsidRPr="002A0CBB">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="002A0CBB" w:rsidRPr="002A0CBB">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002A0CBB" w:rsidRPr="002A0CBB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="002A0CBB" w:rsidRPr="002A0CBB">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="002A0CBB" w:rsidRPr="002A0CBB">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
       <w:r w:rsidR="002A0CBB" w:rsidRPr="002A0CBB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41186166" w14:textId="77777777" w:rsidR="001649AD" w:rsidRDefault="001649AD" w:rsidP="0091128B">
+    <w:p w14:paraId="15FCEC99" w14:textId="77777777" w:rsidR="004805AB" w:rsidRDefault="004805AB" w:rsidP="0091128B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A90F8BF" w14:textId="77777777" w:rsidR="001649AD" w:rsidRDefault="001649AD" w:rsidP="0091128B">
+    <w:p w14:paraId="55BFF734" w14:textId="77777777" w:rsidR="004805AB" w:rsidRDefault="004805AB" w:rsidP="0091128B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A244579" w14:textId="77777777" w:rsidR="001649AD" w:rsidRDefault="001649AD" w:rsidP="0091128B"/>
+    <w:p w14:paraId="57FD5BA4" w14:textId="77777777" w:rsidR="004805AB" w:rsidRDefault="004805AB" w:rsidP="0091128B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0158299D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BB40F4C"/>
     <w:lvl w:ilvl="0" w:tplc="37AEA082">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -6143,50 +6138,51 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F649E3"/>
     <w:rsid w:val="00000990"/>
     <w:rsid w:val="00003063"/>
     <w:rsid w:val="00003119"/>
     <w:rsid w:val="0000361C"/>
     <w:rsid w:val="00004388"/>
     <w:rsid w:val="000053F7"/>
     <w:rsid w:val="000060B3"/>
     <w:rsid w:val="000063E4"/>
     <w:rsid w:val="00007041"/>
     <w:rsid w:val="0000752E"/>
     <w:rsid w:val="00010A7B"/>
     <w:rsid w:val="00011B34"/>
     <w:rsid w:val="00011FC8"/>
     <w:rsid w:val="00015980"/>
+    <w:rsid w:val="00016756"/>
     <w:rsid w:val="00016B70"/>
     <w:rsid w:val="00017175"/>
     <w:rsid w:val="00020B15"/>
     <w:rsid w:val="00021637"/>
     <w:rsid w:val="00021B99"/>
     <w:rsid w:val="000223EB"/>
     <w:rsid w:val="000232D4"/>
     <w:rsid w:val="0002388F"/>
     <w:rsid w:val="00024467"/>
     <w:rsid w:val="0002599A"/>
     <w:rsid w:val="00026B2F"/>
     <w:rsid w:val="00026E15"/>
     <w:rsid w:val="00027239"/>
     <w:rsid w:val="000309C9"/>
     <w:rsid w:val="000324BB"/>
     <w:rsid w:val="000328F9"/>
     <w:rsid w:val="00032B17"/>
     <w:rsid w:val="00032B41"/>
     <w:rsid w:val="00033096"/>
     <w:rsid w:val="000338A3"/>
     <w:rsid w:val="00034403"/>
     <w:rsid w:val="00034CC7"/>
     <w:rsid w:val="000357D7"/>
     <w:rsid w:val="000364F5"/>
     <w:rsid w:val="00036E1E"/>
@@ -6363,50 +6359,51 @@
     <w:rsid w:val="001A39FC"/>
     <w:rsid w:val="001A3E7D"/>
     <w:rsid w:val="001A596E"/>
     <w:rsid w:val="001A7449"/>
     <w:rsid w:val="001B0873"/>
     <w:rsid w:val="001B1443"/>
     <w:rsid w:val="001B1904"/>
     <w:rsid w:val="001B1B58"/>
     <w:rsid w:val="001B1F38"/>
     <w:rsid w:val="001B270F"/>
     <w:rsid w:val="001B32B1"/>
     <w:rsid w:val="001B38C1"/>
     <w:rsid w:val="001B4139"/>
     <w:rsid w:val="001B46CC"/>
     <w:rsid w:val="001B48AB"/>
     <w:rsid w:val="001B49C9"/>
     <w:rsid w:val="001B4B26"/>
     <w:rsid w:val="001B5591"/>
     <w:rsid w:val="001B5FE1"/>
     <w:rsid w:val="001B6168"/>
     <w:rsid w:val="001B63F4"/>
     <w:rsid w:val="001B6CBF"/>
     <w:rsid w:val="001B7A5E"/>
     <w:rsid w:val="001C21CB"/>
     <w:rsid w:val="001C2D73"/>
+    <w:rsid w:val="001C3032"/>
     <w:rsid w:val="001C3C42"/>
     <w:rsid w:val="001C3FAA"/>
     <w:rsid w:val="001C5EAE"/>
     <w:rsid w:val="001C6DC4"/>
     <w:rsid w:val="001C7549"/>
     <w:rsid w:val="001D0214"/>
     <w:rsid w:val="001D164E"/>
     <w:rsid w:val="001D1A41"/>
     <w:rsid w:val="001D3073"/>
     <w:rsid w:val="001E0980"/>
     <w:rsid w:val="001E0AEE"/>
     <w:rsid w:val="001E19D2"/>
     <w:rsid w:val="001E19D6"/>
     <w:rsid w:val="001E3037"/>
     <w:rsid w:val="001E32D0"/>
     <w:rsid w:val="001E4A0E"/>
     <w:rsid w:val="001E505A"/>
     <w:rsid w:val="001E54C9"/>
     <w:rsid w:val="001E5C67"/>
     <w:rsid w:val="001E73E7"/>
     <w:rsid w:val="001F234D"/>
     <w:rsid w:val="001F3D1A"/>
     <w:rsid w:val="001F429D"/>
     <w:rsid w:val="001F4ED6"/>
     <w:rsid w:val="001F4F08"/>
@@ -6459,50 +6456,51 @@
     <w:rsid w:val="002331E6"/>
     <w:rsid w:val="002342D2"/>
     <w:rsid w:val="00234406"/>
     <w:rsid w:val="00234BDE"/>
     <w:rsid w:val="00235CE7"/>
     <w:rsid w:val="0023765A"/>
     <w:rsid w:val="00244D00"/>
     <w:rsid w:val="0024540E"/>
     <w:rsid w:val="00245AA0"/>
     <w:rsid w:val="00245EED"/>
     <w:rsid w:val="0024617C"/>
     <w:rsid w:val="00251054"/>
     <w:rsid w:val="00251531"/>
     <w:rsid w:val="00252DD0"/>
     <w:rsid w:val="0025312A"/>
     <w:rsid w:val="00253167"/>
     <w:rsid w:val="00254214"/>
     <w:rsid w:val="002544D2"/>
     <w:rsid w:val="002569A8"/>
     <w:rsid w:val="00256B7A"/>
     <w:rsid w:val="00257ECF"/>
     <w:rsid w:val="0026046B"/>
     <w:rsid w:val="00260ECB"/>
     <w:rsid w:val="00260EFC"/>
     <w:rsid w:val="00262E0C"/>
+    <w:rsid w:val="00264152"/>
     <w:rsid w:val="00264E49"/>
     <w:rsid w:val="002655CB"/>
     <w:rsid w:val="00265627"/>
     <w:rsid w:val="002666E2"/>
     <w:rsid w:val="0027045E"/>
     <w:rsid w:val="002716EB"/>
     <w:rsid w:val="002719FD"/>
     <w:rsid w:val="00271E71"/>
     <w:rsid w:val="00272534"/>
     <w:rsid w:val="00273C8F"/>
     <w:rsid w:val="0027429D"/>
     <w:rsid w:val="00281138"/>
     <w:rsid w:val="0028313F"/>
     <w:rsid w:val="00283295"/>
     <w:rsid w:val="0028449B"/>
     <w:rsid w:val="00285077"/>
     <w:rsid w:val="00286B41"/>
     <w:rsid w:val="00287DEE"/>
     <w:rsid w:val="002903FA"/>
     <w:rsid w:val="0029236F"/>
     <w:rsid w:val="00293CBB"/>
     <w:rsid w:val="00293D8B"/>
     <w:rsid w:val="00294DE4"/>
     <w:rsid w:val="00295010"/>
     <w:rsid w:val="0029511D"/>
@@ -6674,55 +6672,57 @@
     <w:rsid w:val="003D0B7A"/>
     <w:rsid w:val="003D17C5"/>
     <w:rsid w:val="003D2BE3"/>
     <w:rsid w:val="003D2ED4"/>
     <w:rsid w:val="003D3F2A"/>
     <w:rsid w:val="003D438C"/>
     <w:rsid w:val="003D54C0"/>
     <w:rsid w:val="003D6D86"/>
     <w:rsid w:val="003D7E20"/>
     <w:rsid w:val="003E0EED"/>
     <w:rsid w:val="003E1526"/>
     <w:rsid w:val="003E22BC"/>
     <w:rsid w:val="003E5B63"/>
     <w:rsid w:val="003E60C8"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E6751"/>
     <w:rsid w:val="003E7820"/>
     <w:rsid w:val="003F10CE"/>
     <w:rsid w:val="003F315E"/>
     <w:rsid w:val="003F3AF6"/>
     <w:rsid w:val="003F55A5"/>
     <w:rsid w:val="003F57BB"/>
     <w:rsid w:val="003F5C03"/>
     <w:rsid w:val="003F65CB"/>
     <w:rsid w:val="003F7290"/>
+    <w:rsid w:val="003F7384"/>
     <w:rsid w:val="004002AE"/>
     <w:rsid w:val="00400422"/>
     <w:rsid w:val="004007AE"/>
     <w:rsid w:val="0040118D"/>
     <w:rsid w:val="0040288B"/>
+    <w:rsid w:val="00405062"/>
     <w:rsid w:val="00410AEA"/>
     <w:rsid w:val="00410E69"/>
     <w:rsid w:val="00411340"/>
     <w:rsid w:val="00411D59"/>
     <w:rsid w:val="0041212D"/>
     <w:rsid w:val="004121CD"/>
     <w:rsid w:val="004138BA"/>
     <w:rsid w:val="004138DE"/>
     <w:rsid w:val="00413C9F"/>
     <w:rsid w:val="00414BB1"/>
     <w:rsid w:val="004156A7"/>
     <w:rsid w:val="00415DF7"/>
     <w:rsid w:val="00415E8A"/>
     <w:rsid w:val="00421B67"/>
     <w:rsid w:val="00421C98"/>
     <w:rsid w:val="00421FCC"/>
     <w:rsid w:val="00422642"/>
     <w:rsid w:val="00422ACA"/>
     <w:rsid w:val="00425015"/>
     <w:rsid w:val="00425200"/>
     <w:rsid w:val="00425C7A"/>
     <w:rsid w:val="0042799C"/>
     <w:rsid w:val="00431621"/>
     <w:rsid w:val="004328E5"/>
     <w:rsid w:val="0043292B"/>
@@ -6733,99 +6733,102 @@
     <w:rsid w:val="00445560"/>
     <w:rsid w:val="00446540"/>
     <w:rsid w:val="004472F4"/>
     <w:rsid w:val="00447C47"/>
     <w:rsid w:val="004512F8"/>
     <w:rsid w:val="00451B10"/>
     <w:rsid w:val="00453A6E"/>
     <w:rsid w:val="004559F7"/>
     <w:rsid w:val="00457BF6"/>
     <w:rsid w:val="00457E11"/>
     <w:rsid w:val="0046039D"/>
     <w:rsid w:val="00462A4E"/>
     <w:rsid w:val="004631EB"/>
     <w:rsid w:val="0046403F"/>
     <w:rsid w:val="004642DD"/>
     <w:rsid w:val="00464857"/>
     <w:rsid w:val="0046488F"/>
     <w:rsid w:val="00466A18"/>
     <w:rsid w:val="00466F96"/>
     <w:rsid w:val="004708ED"/>
     <w:rsid w:val="00471C28"/>
     <w:rsid w:val="00472438"/>
     <w:rsid w:val="00472BDB"/>
     <w:rsid w:val="00472E63"/>
     <w:rsid w:val="0047357F"/>
+    <w:rsid w:val="0047384F"/>
     <w:rsid w:val="00474A29"/>
     <w:rsid w:val="00474B19"/>
     <w:rsid w:val="00474B8F"/>
     <w:rsid w:val="00476E2A"/>
     <w:rsid w:val="00480299"/>
+    <w:rsid w:val="004805AB"/>
     <w:rsid w:val="00480CC6"/>
     <w:rsid w:val="00480D17"/>
     <w:rsid w:val="004818FA"/>
     <w:rsid w:val="00482C7C"/>
     <w:rsid w:val="0048329D"/>
     <w:rsid w:val="004843FA"/>
     <w:rsid w:val="00487499"/>
     <w:rsid w:val="0049059B"/>
     <w:rsid w:val="00491362"/>
     <w:rsid w:val="00491790"/>
     <w:rsid w:val="00493DE2"/>
     <w:rsid w:val="00494583"/>
     <w:rsid w:val="004947B3"/>
     <w:rsid w:val="00494BBE"/>
     <w:rsid w:val="00495C3D"/>
     <w:rsid w:val="0049718B"/>
     <w:rsid w:val="00497A1D"/>
     <w:rsid w:val="004A11D4"/>
     <w:rsid w:val="004A1381"/>
     <w:rsid w:val="004A357E"/>
     <w:rsid w:val="004A42BF"/>
     <w:rsid w:val="004A4DBB"/>
     <w:rsid w:val="004A512C"/>
     <w:rsid w:val="004A5757"/>
     <w:rsid w:val="004B21EB"/>
     <w:rsid w:val="004B23B5"/>
     <w:rsid w:val="004B3E4E"/>
     <w:rsid w:val="004B4037"/>
     <w:rsid w:val="004B4067"/>
     <w:rsid w:val="004B406E"/>
     <w:rsid w:val="004C0C94"/>
     <w:rsid w:val="004C36DA"/>
     <w:rsid w:val="004C3953"/>
     <w:rsid w:val="004C43AD"/>
     <w:rsid w:val="004C4D35"/>
     <w:rsid w:val="004C4D7B"/>
     <w:rsid w:val="004C4EFF"/>
     <w:rsid w:val="004C6555"/>
     <w:rsid w:val="004C73E6"/>
     <w:rsid w:val="004D19F3"/>
     <w:rsid w:val="004D27DB"/>
     <w:rsid w:val="004D4A71"/>
     <w:rsid w:val="004D6933"/>
     <w:rsid w:val="004E143F"/>
+    <w:rsid w:val="004E225B"/>
     <w:rsid w:val="004E2E26"/>
     <w:rsid w:val="004E30D8"/>
     <w:rsid w:val="004E49AC"/>
     <w:rsid w:val="004E5A20"/>
     <w:rsid w:val="004E704F"/>
     <w:rsid w:val="004E7722"/>
     <w:rsid w:val="004F010C"/>
     <w:rsid w:val="004F07C2"/>
     <w:rsid w:val="004F225B"/>
     <w:rsid w:val="004F3425"/>
     <w:rsid w:val="004F34A7"/>
     <w:rsid w:val="004F353F"/>
     <w:rsid w:val="004F554D"/>
     <w:rsid w:val="004F6D6F"/>
     <w:rsid w:val="004F7B6B"/>
     <w:rsid w:val="005005E7"/>
     <w:rsid w:val="005013BC"/>
     <w:rsid w:val="00501FAF"/>
     <w:rsid w:val="0050256B"/>
     <w:rsid w:val="0050256C"/>
     <w:rsid w:val="00503274"/>
     <w:rsid w:val="00503CAB"/>
     <w:rsid w:val="00504141"/>
     <w:rsid w:val="005055D5"/>
     <w:rsid w:val="00505EF6"/>
@@ -6872,78 +6875,80 @@
     <w:rsid w:val="00554845"/>
     <w:rsid w:val="00554B8D"/>
     <w:rsid w:val="005559BF"/>
     <w:rsid w:val="00556B12"/>
     <w:rsid w:val="00561029"/>
     <w:rsid w:val="00561825"/>
     <w:rsid w:val="00563C79"/>
     <w:rsid w:val="00563CE4"/>
     <w:rsid w:val="005714D0"/>
     <w:rsid w:val="00571CF8"/>
     <w:rsid w:val="00572A7B"/>
     <w:rsid w:val="00575294"/>
     <w:rsid w:val="00575FCF"/>
     <w:rsid w:val="00576B59"/>
     <w:rsid w:val="00582D22"/>
     <w:rsid w:val="005848E4"/>
     <w:rsid w:val="00590D8B"/>
     <w:rsid w:val="00590F24"/>
     <w:rsid w:val="005919A2"/>
     <w:rsid w:val="00591C71"/>
     <w:rsid w:val="00593F42"/>
     <w:rsid w:val="00595927"/>
     <w:rsid w:val="00595B9B"/>
     <w:rsid w:val="005A004B"/>
     <w:rsid w:val="005A0815"/>
+    <w:rsid w:val="005A09B1"/>
     <w:rsid w:val="005A0DAF"/>
     <w:rsid w:val="005A11A6"/>
     <w:rsid w:val="005A1387"/>
     <w:rsid w:val="005A164D"/>
     <w:rsid w:val="005A217F"/>
     <w:rsid w:val="005A2BED"/>
     <w:rsid w:val="005A3D88"/>
     <w:rsid w:val="005A3E77"/>
     <w:rsid w:val="005A4EA4"/>
     <w:rsid w:val="005A4EB8"/>
     <w:rsid w:val="005A519D"/>
     <w:rsid w:val="005A5742"/>
     <w:rsid w:val="005A5CAA"/>
     <w:rsid w:val="005A5F50"/>
     <w:rsid w:val="005A743F"/>
     <w:rsid w:val="005B2BED"/>
     <w:rsid w:val="005B2D00"/>
     <w:rsid w:val="005B4A93"/>
     <w:rsid w:val="005B60FC"/>
     <w:rsid w:val="005B66C1"/>
     <w:rsid w:val="005B72EF"/>
     <w:rsid w:val="005B7AE8"/>
     <w:rsid w:val="005C00E9"/>
     <w:rsid w:val="005C1DBE"/>
     <w:rsid w:val="005C30FC"/>
     <w:rsid w:val="005C31E7"/>
     <w:rsid w:val="005C39FF"/>
     <w:rsid w:val="005C3EA6"/>
+    <w:rsid w:val="005C4E26"/>
     <w:rsid w:val="005C643C"/>
     <w:rsid w:val="005C6E18"/>
     <w:rsid w:val="005C75C8"/>
     <w:rsid w:val="005D0624"/>
     <w:rsid w:val="005D13DA"/>
     <w:rsid w:val="005D1961"/>
     <w:rsid w:val="005D32BE"/>
     <w:rsid w:val="005D5C3B"/>
     <w:rsid w:val="005D6048"/>
     <w:rsid w:val="005D70E0"/>
     <w:rsid w:val="005D74A2"/>
     <w:rsid w:val="005D74B1"/>
     <w:rsid w:val="005E008F"/>
     <w:rsid w:val="005E07A5"/>
     <w:rsid w:val="005E1760"/>
     <w:rsid w:val="005E1B91"/>
     <w:rsid w:val="005E1EFE"/>
     <w:rsid w:val="005E2F38"/>
     <w:rsid w:val="005E2FC2"/>
     <w:rsid w:val="005E3576"/>
     <w:rsid w:val="005E3895"/>
     <w:rsid w:val="005E5135"/>
     <w:rsid w:val="005E70DA"/>
     <w:rsid w:val="005E75CE"/>
     <w:rsid w:val="005F0E80"/>
@@ -7040,50 +7045,51 @@
     <w:rsid w:val="006A0C37"/>
     <w:rsid w:val="006A0FF3"/>
     <w:rsid w:val="006A24AC"/>
     <w:rsid w:val="006A323F"/>
     <w:rsid w:val="006A386E"/>
     <w:rsid w:val="006B1D1B"/>
     <w:rsid w:val="006B7436"/>
     <w:rsid w:val="006B77B6"/>
     <w:rsid w:val="006C25F2"/>
     <w:rsid w:val="006C30B1"/>
     <w:rsid w:val="006C4CCF"/>
     <w:rsid w:val="006C5BF8"/>
     <w:rsid w:val="006C6E82"/>
     <w:rsid w:val="006C794C"/>
     <w:rsid w:val="006C7C85"/>
     <w:rsid w:val="006D3561"/>
     <w:rsid w:val="006D5905"/>
     <w:rsid w:val="006D5FA7"/>
     <w:rsid w:val="006D7958"/>
     <w:rsid w:val="006E1110"/>
     <w:rsid w:val="006E2988"/>
     <w:rsid w:val="006E2AB3"/>
     <w:rsid w:val="006E40B2"/>
     <w:rsid w:val="006E47EF"/>
     <w:rsid w:val="006E4D6A"/>
+    <w:rsid w:val="006E5643"/>
     <w:rsid w:val="006E6AE1"/>
     <w:rsid w:val="006E6DF3"/>
     <w:rsid w:val="006E7940"/>
     <w:rsid w:val="006F0EAB"/>
     <w:rsid w:val="006F25F1"/>
     <w:rsid w:val="006F2B3B"/>
     <w:rsid w:val="006F3908"/>
     <w:rsid w:val="006F42C9"/>
     <w:rsid w:val="006F4F28"/>
     <w:rsid w:val="006F5603"/>
     <w:rsid w:val="006F586E"/>
     <w:rsid w:val="006F5B8F"/>
     <w:rsid w:val="006F66D7"/>
     <w:rsid w:val="006F6E6E"/>
     <w:rsid w:val="007003A3"/>
     <w:rsid w:val="0070069F"/>
     <w:rsid w:val="00700B58"/>
     <w:rsid w:val="00700BA4"/>
     <w:rsid w:val="00700BD5"/>
     <w:rsid w:val="00701108"/>
     <w:rsid w:val="007026CD"/>
     <w:rsid w:val="007029DF"/>
     <w:rsid w:val="00702C49"/>
     <w:rsid w:val="00702D6D"/>
     <w:rsid w:val="007037EC"/>
@@ -7389,50 +7395,51 @@
     <w:rsid w:val="0093737B"/>
     <w:rsid w:val="009405A2"/>
     <w:rsid w:val="00940940"/>
     <w:rsid w:val="00943394"/>
     <w:rsid w:val="00943EF1"/>
     <w:rsid w:val="00944664"/>
     <w:rsid w:val="00944B2E"/>
     <w:rsid w:val="00944CF4"/>
     <w:rsid w:val="00946689"/>
     <w:rsid w:val="0094693D"/>
     <w:rsid w:val="0095594F"/>
     <w:rsid w:val="00956173"/>
     <w:rsid w:val="009563BC"/>
     <w:rsid w:val="00957FC2"/>
     <w:rsid w:val="00960E5D"/>
     <w:rsid w:val="0096225F"/>
     <w:rsid w:val="009624D6"/>
     <w:rsid w:val="00962A22"/>
     <w:rsid w:val="00962E57"/>
     <w:rsid w:val="00963792"/>
     <w:rsid w:val="00966C36"/>
     <w:rsid w:val="00966CEC"/>
     <w:rsid w:val="0097127E"/>
     <w:rsid w:val="00972838"/>
     <w:rsid w:val="00972B4C"/>
+    <w:rsid w:val="00972C8D"/>
     <w:rsid w:val="0097330B"/>
     <w:rsid w:val="00974FAB"/>
     <w:rsid w:val="00975800"/>
     <w:rsid w:val="00975A0A"/>
     <w:rsid w:val="00975D70"/>
     <w:rsid w:val="0097611D"/>
     <w:rsid w:val="00976874"/>
     <w:rsid w:val="009805EA"/>
     <w:rsid w:val="00983B3A"/>
     <w:rsid w:val="00983EF7"/>
     <w:rsid w:val="009840E4"/>
     <w:rsid w:val="00984C57"/>
     <w:rsid w:val="00984FBC"/>
     <w:rsid w:val="0098524D"/>
     <w:rsid w:val="009869D0"/>
     <w:rsid w:val="009871FB"/>
     <w:rsid w:val="00987C03"/>
     <w:rsid w:val="00987F19"/>
     <w:rsid w:val="009926FC"/>
     <w:rsid w:val="00993628"/>
     <w:rsid w:val="00993727"/>
     <w:rsid w:val="00994965"/>
     <w:rsid w:val="00995492"/>
     <w:rsid w:val="00997401"/>
     <w:rsid w:val="00997821"/>
@@ -7535,50 +7542,51 @@
     <w:rsid w:val="00A558A0"/>
     <w:rsid w:val="00A55E77"/>
     <w:rsid w:val="00A56D4F"/>
     <w:rsid w:val="00A5786A"/>
     <w:rsid w:val="00A57AA3"/>
     <w:rsid w:val="00A57B4A"/>
     <w:rsid w:val="00A60A95"/>
     <w:rsid w:val="00A60CD3"/>
     <w:rsid w:val="00A611B7"/>
     <w:rsid w:val="00A62A55"/>
     <w:rsid w:val="00A62EBB"/>
     <w:rsid w:val="00A63EAA"/>
     <w:rsid w:val="00A640F9"/>
     <w:rsid w:val="00A648B3"/>
     <w:rsid w:val="00A6705A"/>
     <w:rsid w:val="00A67109"/>
     <w:rsid w:val="00A67975"/>
     <w:rsid w:val="00A70288"/>
     <w:rsid w:val="00A70383"/>
     <w:rsid w:val="00A706EB"/>
     <w:rsid w:val="00A70A93"/>
     <w:rsid w:val="00A714FD"/>
     <w:rsid w:val="00A718D5"/>
     <w:rsid w:val="00A7310D"/>
     <w:rsid w:val="00A74A00"/>
+    <w:rsid w:val="00A75444"/>
     <w:rsid w:val="00A76542"/>
     <w:rsid w:val="00A766ED"/>
     <w:rsid w:val="00A80224"/>
     <w:rsid w:val="00A82489"/>
     <w:rsid w:val="00A82E01"/>
     <w:rsid w:val="00A83A62"/>
     <w:rsid w:val="00A85D93"/>
     <w:rsid w:val="00A86679"/>
     <w:rsid w:val="00A905A8"/>
     <w:rsid w:val="00A907F4"/>
     <w:rsid w:val="00A90ABD"/>
     <w:rsid w:val="00A9298C"/>
     <w:rsid w:val="00A950CF"/>
     <w:rsid w:val="00A9586F"/>
     <w:rsid w:val="00A95FDC"/>
     <w:rsid w:val="00A96ED9"/>
     <w:rsid w:val="00A976AC"/>
     <w:rsid w:val="00A97B35"/>
     <w:rsid w:val="00A97DF9"/>
     <w:rsid w:val="00AA04AD"/>
     <w:rsid w:val="00AA0A49"/>
     <w:rsid w:val="00AA0E59"/>
     <w:rsid w:val="00AA454F"/>
     <w:rsid w:val="00AA63FC"/>
     <w:rsid w:val="00AA648E"/>
@@ -7717,50 +7725,51 @@
     <w:rsid w:val="00BA7983"/>
     <w:rsid w:val="00BA7BAE"/>
     <w:rsid w:val="00BB1BFE"/>
     <w:rsid w:val="00BB2689"/>
     <w:rsid w:val="00BB4120"/>
     <w:rsid w:val="00BB47CD"/>
     <w:rsid w:val="00BB4A1A"/>
     <w:rsid w:val="00BB4AA3"/>
     <w:rsid w:val="00BB55DB"/>
     <w:rsid w:val="00BB65FE"/>
     <w:rsid w:val="00BB6EFD"/>
     <w:rsid w:val="00BB6F1F"/>
     <w:rsid w:val="00BC118A"/>
     <w:rsid w:val="00BC1EAE"/>
     <w:rsid w:val="00BC1F71"/>
     <w:rsid w:val="00BC355C"/>
     <w:rsid w:val="00BC4542"/>
     <w:rsid w:val="00BC4733"/>
     <w:rsid w:val="00BD0171"/>
     <w:rsid w:val="00BD0DA5"/>
     <w:rsid w:val="00BD17CD"/>
     <w:rsid w:val="00BD2FAB"/>
     <w:rsid w:val="00BD3D80"/>
     <w:rsid w:val="00BD4B07"/>
     <w:rsid w:val="00BD533E"/>
+    <w:rsid w:val="00BD53F4"/>
     <w:rsid w:val="00BD76B0"/>
     <w:rsid w:val="00BE115E"/>
     <w:rsid w:val="00BE1E5D"/>
     <w:rsid w:val="00BE1E6D"/>
     <w:rsid w:val="00BE1FE0"/>
     <w:rsid w:val="00BE2556"/>
     <w:rsid w:val="00BE3048"/>
     <w:rsid w:val="00BE387C"/>
     <w:rsid w:val="00BE3EC6"/>
     <w:rsid w:val="00BE44CD"/>
     <w:rsid w:val="00BE6D53"/>
     <w:rsid w:val="00BF005D"/>
     <w:rsid w:val="00BF0676"/>
     <w:rsid w:val="00BF0978"/>
     <w:rsid w:val="00BF1814"/>
     <w:rsid w:val="00BF21DC"/>
     <w:rsid w:val="00BF419A"/>
     <w:rsid w:val="00BF450D"/>
     <w:rsid w:val="00BF4B33"/>
     <w:rsid w:val="00BF6C69"/>
     <w:rsid w:val="00C01555"/>
     <w:rsid w:val="00C018A1"/>
     <w:rsid w:val="00C03A9A"/>
     <w:rsid w:val="00C045DC"/>
     <w:rsid w:val="00C0688E"/>
@@ -7903,50 +7912,51 @@
     <w:rsid w:val="00D170B4"/>
     <w:rsid w:val="00D2038A"/>
     <w:rsid w:val="00D220C6"/>
     <w:rsid w:val="00D2521A"/>
     <w:rsid w:val="00D26646"/>
     <w:rsid w:val="00D275C8"/>
     <w:rsid w:val="00D31BDF"/>
     <w:rsid w:val="00D326AD"/>
     <w:rsid w:val="00D331B0"/>
     <w:rsid w:val="00D342F4"/>
     <w:rsid w:val="00D345D0"/>
     <w:rsid w:val="00D37045"/>
     <w:rsid w:val="00D37951"/>
     <w:rsid w:val="00D406EA"/>
     <w:rsid w:val="00D412D0"/>
     <w:rsid w:val="00D43D58"/>
     <w:rsid w:val="00D4496B"/>
     <w:rsid w:val="00D45720"/>
     <w:rsid w:val="00D45A24"/>
     <w:rsid w:val="00D45DA5"/>
     <w:rsid w:val="00D464BC"/>
     <w:rsid w:val="00D47D77"/>
     <w:rsid w:val="00D47DA5"/>
     <w:rsid w:val="00D51A55"/>
     <w:rsid w:val="00D53FE9"/>
+    <w:rsid w:val="00D54B99"/>
     <w:rsid w:val="00D55160"/>
     <w:rsid w:val="00D557E6"/>
     <w:rsid w:val="00D5703B"/>
     <w:rsid w:val="00D60150"/>
     <w:rsid w:val="00D604DF"/>
     <w:rsid w:val="00D610BD"/>
     <w:rsid w:val="00D612A6"/>
     <w:rsid w:val="00D61812"/>
     <w:rsid w:val="00D61BB2"/>
     <w:rsid w:val="00D62F7F"/>
     <w:rsid w:val="00D634CC"/>
     <w:rsid w:val="00D635C2"/>
     <w:rsid w:val="00D63D97"/>
     <w:rsid w:val="00D650DD"/>
     <w:rsid w:val="00D65891"/>
     <w:rsid w:val="00D679B9"/>
     <w:rsid w:val="00D67E3F"/>
     <w:rsid w:val="00D710A9"/>
     <w:rsid w:val="00D7127F"/>
     <w:rsid w:val="00D73B9F"/>
     <w:rsid w:val="00D73E40"/>
     <w:rsid w:val="00D74C04"/>
     <w:rsid w:val="00D75090"/>
     <w:rsid w:val="00D75E9D"/>
     <w:rsid w:val="00D76C84"/>
@@ -8221,84 +8231,86 @@
     <w:rsid w:val="00F67B75"/>
     <w:rsid w:val="00F6B4AB"/>
     <w:rsid w:val="00F70199"/>
     <w:rsid w:val="00F70B15"/>
     <w:rsid w:val="00F722F1"/>
     <w:rsid w:val="00F72CFA"/>
     <w:rsid w:val="00F7375A"/>
     <w:rsid w:val="00F73839"/>
     <w:rsid w:val="00F747E0"/>
     <w:rsid w:val="00F74F1A"/>
     <w:rsid w:val="00F775C5"/>
     <w:rsid w:val="00F80508"/>
     <w:rsid w:val="00F80C9F"/>
     <w:rsid w:val="00F821E5"/>
     <w:rsid w:val="00F82D03"/>
     <w:rsid w:val="00F84664"/>
     <w:rsid w:val="00F857F0"/>
     <w:rsid w:val="00F859ED"/>
     <w:rsid w:val="00F85FB0"/>
     <w:rsid w:val="00F867C5"/>
     <w:rsid w:val="00F86DC4"/>
     <w:rsid w:val="00F91932"/>
     <w:rsid w:val="00F91EE1"/>
     <w:rsid w:val="00F942FC"/>
     <w:rsid w:val="00F9431F"/>
+    <w:rsid w:val="00F960B0"/>
     <w:rsid w:val="00F9636F"/>
     <w:rsid w:val="00F969BC"/>
     <w:rsid w:val="00F9746F"/>
     <w:rsid w:val="00FA0402"/>
     <w:rsid w:val="00FA0C35"/>
     <w:rsid w:val="00FA0D17"/>
     <w:rsid w:val="00FA28C7"/>
     <w:rsid w:val="00FA48BD"/>
     <w:rsid w:val="00FA505E"/>
     <w:rsid w:val="00FA50B2"/>
     <w:rsid w:val="00FA5F45"/>
     <w:rsid w:val="00FA6771"/>
     <w:rsid w:val="00FA67C8"/>
     <w:rsid w:val="00FA7338"/>
     <w:rsid w:val="00FA7AD9"/>
     <w:rsid w:val="00FB1007"/>
     <w:rsid w:val="00FB1C1F"/>
     <w:rsid w:val="00FB1C3C"/>
     <w:rsid w:val="00FB5903"/>
     <w:rsid w:val="00FB7052"/>
     <w:rsid w:val="00FC1FC4"/>
     <w:rsid w:val="00FC3643"/>
     <w:rsid w:val="00FC3653"/>
     <w:rsid w:val="00FC7D96"/>
     <w:rsid w:val="00FD1AEB"/>
     <w:rsid w:val="00FD2402"/>
     <w:rsid w:val="00FD3A4B"/>
     <w:rsid w:val="00FD401F"/>
     <w:rsid w:val="00FD69A5"/>
     <w:rsid w:val="00FE09F0"/>
     <w:rsid w:val="00FE20DA"/>
     <w:rsid w:val="00FE2778"/>
     <w:rsid w:val="00FE3B43"/>
     <w:rsid w:val="00FE3D40"/>
+    <w:rsid w:val="00FE4F9E"/>
     <w:rsid w:val="00FE6034"/>
     <w:rsid w:val="00FE6609"/>
     <w:rsid w:val="00FE78F1"/>
     <w:rsid w:val="00FF04D0"/>
     <w:rsid w:val="00FF06F0"/>
     <w:rsid w:val="00FF126E"/>
     <w:rsid w:val="00FF3439"/>
     <w:rsid w:val="00FF3D51"/>
     <w:rsid w:val="00FF449F"/>
     <w:rsid w:val="00FF4A72"/>
     <w:rsid w:val="00FF4ABA"/>
     <w:rsid w:val="011E63F8"/>
     <w:rsid w:val="011F56E2"/>
     <w:rsid w:val="012F79E8"/>
     <w:rsid w:val="01345333"/>
     <w:rsid w:val="013B5C6A"/>
     <w:rsid w:val="0148AA21"/>
     <w:rsid w:val="0159FCEB"/>
     <w:rsid w:val="0165DE3D"/>
     <w:rsid w:val="019AA8B0"/>
     <w:rsid w:val="01A02229"/>
     <w:rsid w:val="01D342CA"/>
     <w:rsid w:val="01DAD89D"/>
     <w:rsid w:val="01F76D55"/>
     <w:rsid w:val="02106083"/>
@@ -10961,51 +10973,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2004432035">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukcrc-ctu.org.uk/clinical-trial-monitoring/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukcrc-ctu.org.uk/clinical-trial-monitoring/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11242,61 +11254,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CA055DF21A683C4994635A1746375F0C" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4144f1be32f7a74f2dfee0fddef030d0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9eedc025-6498-40b5-8f95-d262f095ba7b" xmlns:ns3="fa8050a6-bcd6-41ce-9490-b21f1a2d0b6c" xmlns:ns4="626fd56a-7d77-45e5-b948-1865659ed14d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3517d29fb80ab5a4cd737463fd5c0e0c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="9eedc025-6498-40b5-8f95-d262f095ba7b"/>
     <xsd:import namespace="fa8050a6-bcd6-41ce-9490-b21f1a2d0b6c"/>
     <xsd:import namespace="626fd56a-7d77-45e5-b948-1865659ed14d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -11512,121 +11513,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="626fd56a-7d77-45e5-b948-1865659ed14d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9eedc025-6498-40b5-8f95-d262f095ba7b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88CD7831-4CDB-48A8-B756-72BA9A89F1B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9eedc025-6498-40b5-8f95-d262f095ba7b"/>
     <ds:schemaRef ds:uri="fa8050a6-bcd6-41ce-9490-b21f1a2d0b6c"/>
     <ds:schemaRef ds:uri="626fd56a-7d77-45e5-b948-1865659ed14d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EEF6EC3-774E-4EDC-8DF4-875372702C8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="626fd56a-7d77-45e5-b948-1865659ed14d"/>
+    <ds:schemaRef ds:uri="9eedc025-6498-40b5-8f95-d262f095ba7b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12C04925-DB51-43AE-85A5-C2B14CE31DDB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA7A2331-7FB3-4FB1-BCD2-4D697C7663D1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA7A2331-7FB3-4FB1-BCD2-4D697C7663D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12C04925-DB51-43AE-85A5-C2B14CE31DDB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{bdb74b30-9568-4856-bdbf-06759778fcbc}" enabled="0" method="" siteId="{bdb74b30-9568-4856-bdbf-06759778fcbc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>4</Pages>
   <Words>731</Words>
   <Characters>4167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Monitoring OF CLINICAL TRIALS: A UKCRC Handbook</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4889</CharactersWithSpaces>